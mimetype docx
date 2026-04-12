--- v5 (2026-03-14)
+++ v6 (2026-04-12)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Obenberger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> emerald ash borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506769b5c54fc3e17" w:history="1">
+            <w:hyperlink r:id="rId541969db9e06504c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546169b5c54fc3e82" w:history="1">
+            <w:hyperlink r:id="rId695269db9e065052d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-89"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1202400"/>
-                  <wp:docPr id="36638881" name="name676069b5c54fc46cb" descr="17170.jpg"/>
+                  <wp:docPr id="98627508" name="name270969db9e0650c2c" descr="17170.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17170.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId482969b5c54fc46c9" cstate="print"/>
+                          <a:blip r:embed="rId322569db9e0650c2b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1202400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId375969b5c54fc47fb" w:history="1">
+            <w:hyperlink r:id="rId502069db9e0650d41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2375,63 +2375,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="450359" name="name469469b5c54fc61c8" descr="AGRLPL_distribution_map.jpg"/>
+            <wp:docPr id="87092818" name="name792769db9e0652233" descr="AGRLPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId802869b5c54fc61c3" cstate="print"/>
+                    <a:blip r:embed="rId970669db9e0652230" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7235,51 +7235,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fairmaire (Coleoptera: Buprestidae). Journal of Insect Physiology 57, 166-173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davydenko K, Skrylnyk Y, Borysenko O, Menkis A, Vysotska N, Meshkova V, Olson Å, Elfstrand M, Vasaitis R (2022) Invasion of emerald ash borer Agrilus planipennis and ash dieback pathogen Hymenoscyphus fraxineus in Ukraine—a concerted action. Forests 13(5), 789. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115069b5c54fc8378" w:history="1">
+      <w:hyperlink r:id="rId182769db9e0654328" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f13050789</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7448,101 +7448,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2121–2130.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EABINFO (2020) Emerald ash borer Information network. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId684169b5c54fc84de" w:history="1">
+      <w:hyperlink r:id="rId715769db9e0654486" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 5 January 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Schans J, Schrader G, Delbianco A, Graziosi &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId196669b5c54fc8532" w:history="1">
+      <w:hyperlink r:id="rId599169db9e06544d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed on 5 Jan 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7557,51 +7557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013a) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId120769b5c54fc8593" w:history="1">
+      <w:hyperlink r:id="rId215069db9e0654537" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLPL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 Jan 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8207,51 +8207,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId709369b5c54fc89ad" w:history="1">
+      <w:hyperlink r:id="rId473469db9e0654946" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed on 5 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10109,51 +10109,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sugiura N (2008) Jewel beetles in Japan and Fukushima Prefecture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256069b5c54fc95be" w:history="1">
+      <w:hyperlink r:id="rId776769db9e06555b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://buprestidae.iinaa.net/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 5 January 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10918,51 +10918,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594–599.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 Zviagintsev VB, Kirichenko NI, Chernik MI, Seraya LG, Baranchikov YN (2025) The Emerald ash borer Agrilus planipennis Fairmaire (Coleoptera: Buprestidae) invaded Belarus. Acta Biologica Sibirica 11, 847-861. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId533069b5c54fc9b10" w:history="1">
+      <w:hyperlink r:id="rId784569db9e0655ac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.16744135</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11037,51 +11037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId603969b5c54fc9bd9" w:history="1">
+      <w:hyperlink r:id="rId942469db9e0655b88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11166,90 +11166,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 436-438. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId146669b5c54fc9cae" w:history="1">
+      <w:hyperlink r:id="rId448469db9e0655c5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00844.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96880907" name="name463069b5c54fc9d58" descr="eu_funding_250.png"/>
+            <wp:docPr id="23497246" name="name602169db9e0655ccf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId472169b5c54fc9d57" cstate="print"/>
+                    <a:blip r:embed="rId748369db9e0655cce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11347,137 +11347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75978542">
+  <w:abstractNum w:abstractNumId="35242578">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20401662">
+    <w:lvl w:ilvl="0" w:tplc="89525525">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20401662" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89525525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20401662" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89525525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20401662" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89525525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20401662" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89525525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20401662" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89525525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20401662" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89525525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20401662" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89525525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20401662" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89525525" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75978541">
+  <w:abstractNum w:abstractNumId="35242577">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27779527">
+    <w:lvl w:ilvl="0" w:tplc="48259417">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12229,55 +12229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75978541">
-    <w:abstractNumId w:val="75978541"/>
+  <w:num w:numId="35242577">
+    <w:abstractNumId w:val="35242577"/>
   </w:num>
-  <w:num w:numId="75978542">
-    <w:abstractNumId w:val="75978542"/>
+  <w:num w:numId="35242578">
+    <w:abstractNumId w:val="35242578"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23827,51 +23827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId395480282" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631513308" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId506769b5c54fc3e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/" TargetMode="External"/><Relationship Id="rId546169b5c54fc3e82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/categorization" TargetMode="External"/><Relationship Id="rId375969b5c54fc47fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/photos" TargetMode="External"/><Relationship Id="rId115069b5c54fc8378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f13050789" TargetMode="External"/><Relationship Id="rId684169b5c54fc84de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/" TargetMode="External"/><Relationship Id="rId196669b5c54fc8532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945" TargetMode="External"/><Relationship Id="rId120769b5c54fc8593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/documents" TargetMode="External"/><Relationship Id="rId709369b5c54fc89ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId256069b5c54fc95be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buprestidae.iinaa.net/index.html" TargetMode="External"/><Relationship Id="rId533069b5c54fc9b10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16744135" TargetMode="External"/><Relationship Id="rId603969b5c54fc9bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId146669b5c54fc9cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00844.x" TargetMode="External"/><Relationship Id="rId482969b5c54fc46c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId482969b5c54fc46c9.jpg"/><Relationship Id="rId802869b5c54fc61c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId802869b5c54fc61c3.jpg"/><Relationship Id="rId472169b5c54fc9d57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId472169b5c54fc9d57.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId468121536" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId333538881" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId541969db9e06504c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/" TargetMode="External"/><Relationship Id="rId695269db9e065052d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/categorization" TargetMode="External"/><Relationship Id="rId502069db9e0650d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/photos" TargetMode="External"/><Relationship Id="rId182769db9e0654328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f13050789" TargetMode="External"/><Relationship Id="rId715769db9e0654486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/" TargetMode="External"/><Relationship Id="rId599169db9e06544d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945" TargetMode="External"/><Relationship Id="rId215069db9e0654537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/documents" TargetMode="External"/><Relationship Id="rId473469db9e0654946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId776769db9e06555b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buprestidae.iinaa.net/index.html" TargetMode="External"/><Relationship Id="rId784569db9e0655ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16744135" TargetMode="External"/><Relationship Id="rId942469db9e0655b88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId448469db9e0655c5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00844.x" TargetMode="External"/><Relationship Id="rId322569db9e0650c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId322569db9e0650c2b.jpg"/><Relationship Id="rId970669db9e0652230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId970669db9e0652230.jpg"/><Relationship Id="rId748369db9e0655cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId748369db9e0655cce.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>