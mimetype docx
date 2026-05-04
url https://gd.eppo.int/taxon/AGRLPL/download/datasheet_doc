--- v6 (2026-04-12)
+++ v7 (2026-05-04)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Obenberger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> emerald ash borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541969db9e06504c2" w:history="1">
+            <w:hyperlink r:id="rId588069f83747488e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695269db9e065052d" w:history="1">
+            <w:hyperlink r:id="rId272669f837474894f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-89"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1202400"/>
-                  <wp:docPr id="98627508" name="name270969db9e0650c2c" descr="17170.jpg"/>
+                  <wp:docPr id="45304534" name="name733769f8374748e79" descr="17170.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17170.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId322569db9e0650c2b" cstate="print"/>
+                          <a:blip r:embed="rId185669f8374748e77" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1202400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId502069db9e0650d41" w:history="1">
+            <w:hyperlink r:id="rId882269f8374748fa5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2375,63 +2375,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87092818" name="name792769db9e0652233" descr="AGRLPL_distribution_map.jpg"/>
+            <wp:docPr id="5411435" name="name546969f837474aab4" descr="AGRLPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId970669db9e0652230" cstate="print"/>
+                    <a:blip r:embed="rId335069f837474aab1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7235,51 +7235,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fairmaire (Coleoptera: Buprestidae). Journal of Insect Physiology 57, 166-173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davydenko K, Skrylnyk Y, Borysenko O, Menkis A, Vysotska N, Meshkova V, Olson Å, Elfstrand M, Vasaitis R (2022) Invasion of emerald ash borer Agrilus planipennis and ash dieback pathogen Hymenoscyphus fraxineus in Ukraine—a concerted action. Forests 13(5), 789. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId182769db9e0654328" w:history="1">
+      <w:hyperlink r:id="rId624769f837474cbfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f13050789</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7448,101 +7448,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2121–2130.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EABINFO (2020) Emerald ash borer Information network. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId715769db9e0654486" w:history="1">
+      <w:hyperlink r:id="rId959369f837474cd5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 5 January 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Schans J, Schrader G, Delbianco A, Graziosi &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId599169db9e06544d9" w:history="1">
+      <w:hyperlink r:id="rId224869f837474cdc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed on 5 Jan 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7557,51 +7557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013a) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215069db9e0654537" w:history="1">
+      <w:hyperlink r:id="rId305469f837474ce32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLPL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 Jan 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8207,51 +8207,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId473469db9e0654946" w:history="1">
+      <w:hyperlink r:id="rId982069f837474d26e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed on 5 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10109,51 +10109,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sugiura N (2008) Jewel beetles in Japan and Fukushima Prefecture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId776769db9e06555b1" w:history="1">
+      <w:hyperlink r:id="rId824169f837474e085" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://buprestidae.iinaa.net/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 5 January 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10918,51 +10918,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594–599.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 Zviagintsev VB, Kirichenko NI, Chernik MI, Seraya LG, Baranchikov YN (2025) The Emerald ash borer Agrilus planipennis Fairmaire (Coleoptera: Buprestidae) invaded Belarus. Acta Biologica Sibirica 11, 847-861. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId784569db9e0655ac4" w:history="1">
+      <w:hyperlink r:id="rId147569f837474e5d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.16744135</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11037,51 +11037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId942469db9e0655b88" w:history="1">
+      <w:hyperlink r:id="rId905969f837474e6ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11166,90 +11166,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 436-438. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId448469db9e0655c5a" w:history="1">
+      <w:hyperlink r:id="rId551869f837474e782" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00844.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23497246" name="name602169db9e0655ccf" descr="eu_funding_250.png"/>
+            <wp:docPr id="22411185" name="name402969f837474e82b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId748369db9e0655cce" cstate="print"/>
+                    <a:blip r:embed="rId433569f837474e82a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11347,137 +11347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35242578">
+  <w:abstractNum w:abstractNumId="80675760">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89525525">
+    <w:lvl w:ilvl="0" w:tplc="85397460">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89525525" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85397460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89525525" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85397460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89525525" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85397460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89525525" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85397460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89525525" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85397460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89525525" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85397460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89525525" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85397460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89525525" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85397460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35242577">
+  <w:abstractNum w:abstractNumId="80675759">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48259417">
+    <w:lvl w:ilvl="0" w:tplc="81957282">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12229,55 +12229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35242577">
-    <w:abstractNumId w:val="35242577"/>
+  <w:num w:numId="80675759">
+    <w:abstractNumId w:val="80675759"/>
   </w:num>
-  <w:num w:numId="35242578">
-    <w:abstractNumId w:val="35242578"/>
+  <w:num w:numId="80675760">
+    <w:abstractNumId w:val="80675760"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23827,51 +23827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId468121536" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId333538881" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId541969db9e06504c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/" TargetMode="External"/><Relationship Id="rId695269db9e065052d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/categorization" TargetMode="External"/><Relationship Id="rId502069db9e0650d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/photos" TargetMode="External"/><Relationship Id="rId182769db9e0654328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f13050789" TargetMode="External"/><Relationship Id="rId715769db9e0654486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/" TargetMode="External"/><Relationship Id="rId599169db9e06544d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945" TargetMode="External"/><Relationship Id="rId215069db9e0654537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/documents" TargetMode="External"/><Relationship Id="rId473469db9e0654946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId776769db9e06555b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buprestidae.iinaa.net/index.html" TargetMode="External"/><Relationship Id="rId784569db9e0655ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16744135" TargetMode="External"/><Relationship Id="rId942469db9e0655b88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId448469db9e0655c5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00844.x" TargetMode="External"/><Relationship Id="rId322569db9e0650c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId322569db9e0650c2b.jpg"/><Relationship Id="rId970669db9e0652230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId970669db9e0652230.jpg"/><Relationship Id="rId748369db9e0655cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId748369db9e0655cce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId678334889" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId408511862" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId588069f83747488e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/" TargetMode="External"/><Relationship Id="rId272669f837474894f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/categorization" TargetMode="External"/><Relationship Id="rId882269f8374748fa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/photos" TargetMode="External"/><Relationship Id="rId624769f837474cbfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f13050789" TargetMode="External"/><Relationship Id="rId959369f837474cd5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/" TargetMode="External"/><Relationship Id="rId224869f837474cdc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945" TargetMode="External"/><Relationship Id="rId305469f837474ce32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/documents" TargetMode="External"/><Relationship Id="rId982069f837474d26e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId824169f837474e085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buprestidae.iinaa.net/index.html" TargetMode="External"/><Relationship Id="rId147569f837474e5d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16744135" TargetMode="External"/><Relationship Id="rId905969f837474e6ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId551869f837474e782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00844.x" TargetMode="External"/><Relationship Id="rId185669f8374748e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId185669f8374748e77.jpg"/><Relationship Id="rId335069f837474aab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId335069f837474aab1.jpg"/><Relationship Id="rId433569f837474e82a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId433569f837474e82a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>