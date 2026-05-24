--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Obenberger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> emerald ash borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588069f83747488e4" w:history="1">
+            <w:hyperlink r:id="rId75316a1384b8ef83d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272669f837474894f" w:history="1">
+            <w:hyperlink r:id="rId45606a1384b8ef8ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-89"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1202400"/>
-                  <wp:docPr id="45304534" name="name733769f8374748e79" descr="17170.jpg"/>
+                  <wp:docPr id="85951889" name="name53026a1384b8ef9d1" descr="17170.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17170.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId185669f8374748e77" cstate="print"/>
+                          <a:blip r:embed="rId44586a1384b8ef9cf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1202400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId882269f8374748fa5" w:history="1">
+            <w:hyperlink r:id="rId45456a1384b8efb07" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2375,63 +2375,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5411435" name="name546969f837474aab4" descr="AGRLPL_distribution_map.jpg"/>
+            <wp:docPr id="49438227" name="name32756a1384b8f17e3" descr="AGRLPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId335069f837474aab1" cstate="print"/>
+                    <a:blip r:embed="rId96176a1384b8f17e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7235,51 +7235,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fairmaire (Coleoptera: Buprestidae). Journal of Insect Physiology 57, 166-173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davydenko K, Skrylnyk Y, Borysenko O, Menkis A, Vysotska N, Meshkova V, Olson Å, Elfstrand M, Vasaitis R (2022) Invasion of emerald ash borer Agrilus planipennis and ash dieback pathogen Hymenoscyphus fraxineus in Ukraine—a concerted action. Forests 13(5), 789. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId624769f837474cbfd" w:history="1">
+      <w:hyperlink r:id="rId53946a1384b8f393f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f13050789</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7448,101 +7448,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2121–2130.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EABINFO (2020) Emerald ash borer Information network. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId959369f837474cd5c" w:history="1">
+      <w:hyperlink r:id="rId29646a1384b8f3aa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 5 January 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Schans J, Schrader G, Delbianco A, Graziosi &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224869f837474cdc7" w:history="1">
+      <w:hyperlink r:id="rId61616a1384b8f3afa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed on 5 Jan 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7557,51 +7557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013a) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId305469f837474ce32" w:history="1">
+      <w:hyperlink r:id="rId24896a1384b8f3b5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLPL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 Jan 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8207,51 +8207,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId982069f837474d26e" w:history="1">
+      <w:hyperlink r:id="rId92096a1384b8f3fc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed on 5 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10109,51 +10109,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sugiura N (2008) Jewel beetles in Japan and Fukushima Prefecture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId824169f837474e085" w:history="1">
+      <w:hyperlink r:id="rId47886a1384b9009a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://buprestidae.iinaa.net/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 5 January 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10918,51 +10918,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594–599.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 Zviagintsev VB, Kirichenko NI, Chernik MI, Seraya LG, Baranchikov YN (2025) The Emerald ash borer Agrilus planipennis Fairmaire (Coleoptera: Buprestidae) invaded Belarus. Acta Biologica Sibirica 11, 847-861. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId147569f837474e5d1" w:history="1">
+      <w:hyperlink r:id="rId90766a1384b900ee8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.16744135</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11037,51 +11037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId905969f837474e6ac" w:history="1">
+      <w:hyperlink r:id="rId12976a1384b900fd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11166,90 +11166,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 436-438. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId551869f837474e782" w:history="1">
+      <w:hyperlink r:id="rId79756a1384b9010ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00844.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22411185" name="name402969f837474e82b" descr="eu_funding_250.png"/>
+            <wp:docPr id="69269579" name="name97476a1384b901150" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId433569f837474e82a" cstate="print"/>
+                    <a:blip r:embed="rId66096a1384b90114e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11347,137 +11347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80675760">
+  <w:abstractNum w:abstractNumId="15906620">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85397460">
+    <w:lvl w:ilvl="0" w:tplc="15496750">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85397460" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15496750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85397460" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15496750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85397460" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15496750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85397460" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15496750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85397460" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15496750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85397460" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15496750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85397460" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15496750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85397460" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15496750" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80675759">
+  <w:abstractNum w:abstractNumId="15906619">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81957282">
+    <w:lvl w:ilvl="0" w:tplc="32015620">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12229,55 +12229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80675759">
-    <w:abstractNumId w:val="80675759"/>
+  <w:num w:numId="15906619">
+    <w:abstractNumId w:val="15906619"/>
   </w:num>
-  <w:num w:numId="80675760">
-    <w:abstractNumId w:val="80675760"/>
+  <w:num w:numId="15906620">
+    <w:abstractNumId w:val="15906620"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23827,51 +23827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId678334889" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId408511862" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId588069f83747488e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/" TargetMode="External"/><Relationship Id="rId272669f837474894f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/categorization" TargetMode="External"/><Relationship Id="rId882269f8374748fa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/photos" TargetMode="External"/><Relationship Id="rId624769f837474cbfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f13050789" TargetMode="External"/><Relationship Id="rId959369f837474cd5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/" TargetMode="External"/><Relationship Id="rId224869f837474cdc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945" TargetMode="External"/><Relationship Id="rId305469f837474ce32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/documents" TargetMode="External"/><Relationship Id="rId982069f837474d26e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId824169f837474e085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buprestidae.iinaa.net/index.html" TargetMode="External"/><Relationship Id="rId147569f837474e5d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16744135" TargetMode="External"/><Relationship Id="rId905969f837474e6ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId551869f837474e782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00844.x" TargetMode="External"/><Relationship Id="rId185669f8374748e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId185669f8374748e77.jpg"/><Relationship Id="rId335069f837474aab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId335069f837474aab1.jpg"/><Relationship Id="rId433569f837474e82a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId433569f837474e82a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId176092401" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId361671360" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75316a1384b8ef83d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/" TargetMode="External"/><Relationship Id="rId45606a1384b8ef8ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/categorization" TargetMode="External"/><Relationship Id="rId45456a1384b8efb07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/photos" TargetMode="External"/><Relationship Id="rId53946a1384b8f393f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f13050789" TargetMode="External"/><Relationship Id="rId29646a1384b8f3aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/" TargetMode="External"/><Relationship Id="rId61616a1384b8f3afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945" TargetMode="External"/><Relationship Id="rId24896a1384b8f3b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/documents" TargetMode="External"/><Relationship Id="rId92096a1384b8f3fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId47886a1384b9009a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buprestidae.iinaa.net/index.html" TargetMode="External"/><Relationship Id="rId90766a1384b900ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16744135" TargetMode="External"/><Relationship Id="rId12976a1384b900fd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79756a1384b9010ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00844.x" TargetMode="External"/><Relationship Id="rId44586a1384b8ef9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44586a1384b8ef9cf.jpg"/><Relationship Id="rId96176a1384b8f17e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96176a1384b8f17e0.jpg"/><Relationship Id="rId66096a1384b90114e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66096a1384b90114e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>