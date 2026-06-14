--- v8 (2026-05-24)
+++ v9 (2026-06-14)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Obenberger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> emerald ash borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75316a1384b8ef83d" w:history="1">
+            <w:hyperlink r:id="rId66996a2e266a3cdd6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45606a1384b8ef8ab" w:history="1">
+            <w:hyperlink r:id="rId31506a2e266a3ce4f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-89"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1202400"/>
-                  <wp:docPr id="85951889" name="name53026a1384b8ef9d1" descr="17170.jpg"/>
+                  <wp:docPr id="50797737" name="name33166a2e266a3d4d9" descr="17170.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17170.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44586a1384b8ef9cf" cstate="print"/>
+                          <a:blip r:embed="rId59306a2e266a3d4d5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1202400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45456a1384b8efb07" w:history="1">
+            <w:hyperlink r:id="rId57426a2e266a3da10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2375,63 +2375,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49438227" name="name32756a1384b8f17e3" descr="AGRLPL_distribution_map.jpg"/>
+            <wp:docPr id="53716006" name="name27546a2e266a3f466" descr="AGRLPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96176a1384b8f17e0" cstate="print"/>
+                    <a:blip r:embed="rId34686a2e266a3f462" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7235,51 +7235,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fairmaire (Coleoptera: Buprestidae). Journal of Insect Physiology 57, 166-173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davydenko K, Skrylnyk Y, Borysenko O, Menkis A, Vysotska N, Meshkova V, Olson Å, Elfstrand M, Vasaitis R (2022) Invasion of emerald ash borer Agrilus planipennis and ash dieback pathogen Hymenoscyphus fraxineus in Ukraine—a concerted action. Forests 13(5), 789. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53946a1384b8f393f" w:history="1">
+      <w:hyperlink r:id="rId24456a2e266a41533" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f13050789</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7448,101 +7448,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2121–2130.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EABINFO (2020) Emerald ash borer Information network. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29646a1384b8f3aa5" w:history="1">
+      <w:hyperlink r:id="rId87316a2e266a4168f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 5 January 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Schans J, Schrader G, Delbianco A, Graziosi &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61616a1384b8f3afa" w:history="1">
+      <w:hyperlink r:id="rId93996a2e266a416fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed on 5 Jan 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7557,51 +7557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013a) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24896a1384b8f3b5b" w:history="1">
+      <w:hyperlink r:id="rId55176a2e266a4175e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLPL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 Jan 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8207,51 +8207,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92096a1384b8f3fc6" w:history="1">
+      <w:hyperlink r:id="rId40316a2e266a41bb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed on 5 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10109,51 +10109,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sugiura N (2008) Jewel beetles in Japan and Fukushima Prefecture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47886a1384b9009a5" w:history="1">
+      <w:hyperlink r:id="rId81896a2e266a427cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://buprestidae.iinaa.net/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 5 January 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10918,51 +10918,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594–599.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 Zviagintsev VB, Kirichenko NI, Chernik MI, Seraya LG, Baranchikov YN (2025) The Emerald ash borer Agrilus planipennis Fairmaire (Coleoptera: Buprestidae) invaded Belarus. Acta Biologica Sibirica 11, 847-861. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90766a1384b900ee8" w:history="1">
+      <w:hyperlink r:id="rId15626a2e266a42d00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.16744135</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11037,51 +11037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12976a1384b900fd1" w:history="1">
+      <w:hyperlink r:id="rId71766a2e266a42dcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11166,90 +11166,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 436-438. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79756a1384b9010ae" w:history="1">
+      <w:hyperlink r:id="rId34916a2e266a42e9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00844.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69269579" name="name97476a1384b901150" descr="eu_funding_250.png"/>
+            <wp:docPr id="35601025" name="name98946a2e266a43246" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66096a1384b90114e" cstate="print"/>
+                    <a:blip r:embed="rId51866a2e266a43245" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11347,137 +11347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15906620">
+  <w:abstractNum w:abstractNumId="60847465">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15496750">
+    <w:lvl w:ilvl="0" w:tplc="93311382">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15496750" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93311382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15496750" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93311382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15496750" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93311382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15496750" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93311382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15496750" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93311382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15496750" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93311382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15496750" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93311382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15496750" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93311382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15906619">
+  <w:abstractNum w:abstractNumId="60847464">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32015620">
+    <w:lvl w:ilvl="0" w:tplc="68528427">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12229,55 +12229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15906619">
-    <w:abstractNumId w:val="15906619"/>
+  <w:num w:numId="60847464">
+    <w:abstractNumId w:val="60847464"/>
   </w:num>
-  <w:num w:numId="15906620">
-    <w:abstractNumId w:val="15906620"/>
+  <w:num w:numId="60847465">
+    <w:abstractNumId w:val="60847465"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23827,51 +23827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId176092401" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId361671360" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75316a1384b8ef83d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/" TargetMode="External"/><Relationship Id="rId45606a1384b8ef8ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/categorization" TargetMode="External"/><Relationship Id="rId45456a1384b8efb07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/photos" TargetMode="External"/><Relationship Id="rId53946a1384b8f393f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f13050789" TargetMode="External"/><Relationship Id="rId29646a1384b8f3aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/" TargetMode="External"/><Relationship Id="rId61616a1384b8f3afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945" TargetMode="External"/><Relationship Id="rId24896a1384b8f3b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/documents" TargetMode="External"/><Relationship Id="rId92096a1384b8f3fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId47886a1384b9009a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buprestidae.iinaa.net/index.html" TargetMode="External"/><Relationship Id="rId90766a1384b900ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16744135" TargetMode="External"/><Relationship Id="rId12976a1384b900fd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79756a1384b9010ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00844.x" TargetMode="External"/><Relationship Id="rId44586a1384b8ef9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44586a1384b8ef9cf.jpg"/><Relationship Id="rId96176a1384b8f17e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96176a1384b8f17e0.jpg"/><Relationship Id="rId66096a1384b90114e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66096a1384b90114e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId718975610" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId128664538" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66996a2e266a3cdd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/" TargetMode="External"/><Relationship Id="rId31506a2e266a3ce4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/categorization" TargetMode="External"/><Relationship Id="rId57426a2e266a3da10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/photos" TargetMode="External"/><Relationship Id="rId24456a2e266a41533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f13050789" TargetMode="External"/><Relationship Id="rId87316a2e266a4168f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/" TargetMode="External"/><Relationship Id="rId93996a2e266a416fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945" TargetMode="External"/><Relationship Id="rId55176a2e266a4175e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/documents" TargetMode="External"/><Relationship Id="rId40316a2e266a41bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId81896a2e266a427cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buprestidae.iinaa.net/index.html" TargetMode="External"/><Relationship Id="rId15626a2e266a42d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16744135" TargetMode="External"/><Relationship Id="rId71766a2e266a42dcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34916a2e266a42e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00844.x" TargetMode="External"/><Relationship Id="rId59306a2e266a3d4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59306a2e266a3d4d5.jpg"/><Relationship Id="rId34686a2e266a3f462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34686a2e266a3f462.jpg"/><Relationship Id="rId51866a2e266a43245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51866a2e266a43245.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>