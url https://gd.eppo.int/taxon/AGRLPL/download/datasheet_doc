--- v9 (2026-06-14)
+++ v10 (2026-07-04)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Obenberger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> emerald ash borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66996a2e266a3cdd6" w:history="1">
+            <w:hyperlink r:id="rId22026a48ceab9b9a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31506a2e266a3ce4f" w:history="1">
+            <w:hyperlink r:id="rId63516a48ceab9ba0b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-89"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1202400"/>
-                  <wp:docPr id="50797737" name="name33166a2e266a3d4d9" descr="17170.jpg"/>
+                  <wp:docPr id="35329323" name="name43596a48ceab9c18c" descr="17170.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17170.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59306a2e266a3d4d5" cstate="print"/>
+                          <a:blip r:embed="rId33786a48ceab9c18a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1202400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId57426a2e266a3da10" w:history="1">
+            <w:hyperlink r:id="rId45206a48ceab9c290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2375,105 +2375,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53716006" name="name27546a2e266a3f466" descr="AGRLPL_distribution_map.jpg"/>
+            <wp:docPr id="67700375" name="name49286a48ceab9dcde" descr="AGRLPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34686a2e266a3f462" cstate="print"/>
+                    <a:blip r:embed="rId31346a48ceab9dcdb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Belarus, Russian Federation (Central Russia, Far East, Southern Russia, Western Siberia), Ukraine</w:t>
+        <w:t xml:space="preserve"> Belarus, Hungary, Russian Federation (Central Russia, Far East, Southern Russia, Western Siberia), Ukraine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> China (Beijing, Hebei, Heilongjiang, Jilin, Liaoning, Shandong, Tianjin, Xinjiang), Japan (Hokkaido, Honshu, Kyushu, Shikoku), Korea, Democratic People's Republic of, Korea, Republic of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7235,51 +7235,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fairmaire (Coleoptera: Buprestidae). Journal of Insect Physiology 57, 166-173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davydenko K, Skrylnyk Y, Borysenko O, Menkis A, Vysotska N, Meshkova V, Olson Å, Elfstrand M, Vasaitis R (2022) Invasion of emerald ash borer Agrilus planipennis and ash dieback pathogen Hymenoscyphus fraxineus in Ukraine—a concerted action. Forests 13(5), 789. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24456a2e266a41533" w:history="1">
+      <w:hyperlink r:id="rId98026a48ceab9fdbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f13050789</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7448,101 +7448,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2121–2130.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EABINFO (2020) Emerald ash borer Information network. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87316a2e266a4168f" w:history="1">
+      <w:hyperlink r:id="rId26086a48ceab9ff1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 5 January 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Schans J, Schrader G, Delbianco A, Graziosi &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93996a2e266a416fe" w:history="1">
+      <w:hyperlink r:id="rId85146a48ceab9ff70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed on 5 Jan 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7557,51 +7557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013a) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55176a2e266a4175e" w:history="1">
+      <w:hyperlink r:id="rId32066a48ceab9ffd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLPL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 Jan 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8207,51 +8207,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40316a2e266a41bb9" w:history="1">
+      <w:hyperlink r:id="rId22716a48ceaba04e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed on 5 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10109,51 +10109,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sugiura N (2008) Jewel beetles in Japan and Fukushima Prefecture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81896a2e266a427cb" w:history="1">
+      <w:hyperlink r:id="rId20196a48ceaba10d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://buprestidae.iinaa.net/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 5 January 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10918,51 +10918,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594–599.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 Zviagintsev VB, Kirichenko NI, Chernik MI, Seraya LG, Baranchikov YN (2025) The Emerald ash borer Agrilus planipennis Fairmaire (Coleoptera: Buprestidae) invaded Belarus. Acta Biologica Sibirica 11, 847-861. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15626a2e266a42d00" w:history="1">
+      <w:hyperlink r:id="rId51476a48ceaba1605" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.16744135</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11037,51 +11037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71766a2e266a42dcb" w:history="1">
+      <w:hyperlink r:id="rId18206a48ceaba16cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11166,90 +11166,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 436-438. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34916a2e266a42e9d" w:history="1">
+      <w:hyperlink r:id="rId86056a48ceaba17a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00844.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35601025" name="name98946a2e266a43246" descr="eu_funding_250.png"/>
+            <wp:docPr id="35901957" name="name92216a48ceaba184b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51866a2e266a43245" cstate="print"/>
+                    <a:blip r:embed="rId28926a48ceaba1849" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11347,137 +11347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60847465">
+  <w:abstractNum w:abstractNumId="88957000">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93311382">
+    <w:lvl w:ilvl="0" w:tplc="49215114">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93311382" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49215114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93311382" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49215114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93311382" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49215114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93311382" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49215114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93311382" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49215114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93311382" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49215114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93311382" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49215114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93311382" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49215114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60847464">
+  <w:abstractNum w:abstractNumId="88956999">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68528427">
+    <w:lvl w:ilvl="0" w:tplc="87886469">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12229,55 +12229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60847464">
-    <w:abstractNumId w:val="60847464"/>
+  <w:num w:numId="88956999">
+    <w:abstractNumId w:val="88956999"/>
   </w:num>
-  <w:num w:numId="60847465">
-    <w:abstractNumId w:val="60847465"/>
+  <w:num w:numId="88957000">
+    <w:abstractNumId w:val="88957000"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23827,51 +23827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId718975610" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId128664538" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66996a2e266a3cdd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/" TargetMode="External"/><Relationship Id="rId31506a2e266a3ce4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/categorization" TargetMode="External"/><Relationship Id="rId57426a2e266a3da10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/photos" TargetMode="External"/><Relationship Id="rId24456a2e266a41533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f13050789" TargetMode="External"/><Relationship Id="rId87316a2e266a4168f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/" TargetMode="External"/><Relationship Id="rId93996a2e266a416fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945" TargetMode="External"/><Relationship Id="rId55176a2e266a4175e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/documents" TargetMode="External"/><Relationship Id="rId40316a2e266a41bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId81896a2e266a427cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buprestidae.iinaa.net/index.html" TargetMode="External"/><Relationship Id="rId15626a2e266a42d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16744135" TargetMode="External"/><Relationship Id="rId71766a2e266a42dcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34916a2e266a42e9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00844.x" TargetMode="External"/><Relationship Id="rId59306a2e266a3d4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59306a2e266a3d4d5.jpg"/><Relationship Id="rId34686a2e266a3f462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34686a2e266a3f462.jpg"/><Relationship Id="rId51866a2e266a43245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51866a2e266a43245.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId597378911" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId633323302" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22026a48ceab9b9a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/" TargetMode="External"/><Relationship Id="rId63516a48ceab9ba0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/categorization" TargetMode="External"/><Relationship Id="rId45206a48ceab9c290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/photos" TargetMode="External"/><Relationship Id="rId98026a48ceab9fdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f13050789" TargetMode="External"/><Relationship Id="rId26086a48ceab9ff1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/" TargetMode="External"/><Relationship Id="rId85146a48ceab9ff70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945" TargetMode="External"/><Relationship Id="rId32066a48ceab9ffd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/documents" TargetMode="External"/><Relationship Id="rId22716a48ceaba04e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId20196a48ceaba10d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buprestidae.iinaa.net/index.html" TargetMode="External"/><Relationship Id="rId51476a48ceaba1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16744135" TargetMode="External"/><Relationship Id="rId18206a48ceaba16cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86056a48ceaba17a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00844.x" TargetMode="External"/><Relationship Id="rId33786a48ceab9c18a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33786a48ceab9c18a.jpg"/><Relationship Id="rId31346a48ceab9dcdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31346a48ceab9dcdb.jpg"/><Relationship Id="rId28926a48ceaba1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28926a48ceaba1849.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>