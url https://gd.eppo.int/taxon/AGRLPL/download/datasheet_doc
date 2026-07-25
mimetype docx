--- v10 (2026-07-04)
+++ v11 (2026-07-25)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Obenberger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> emerald ash borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22026a48ceab9b9a0" w:history="1">
+            <w:hyperlink r:id="rId31546a6404dcbfe77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63516a48ceab9ba0b" w:history="1">
+            <w:hyperlink r:id="rId80686a6404dcbff01" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-89"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1202400"/>
-                  <wp:docPr id="35329323" name="name43596a48ceab9c18c" descr="17170.jpg"/>
+                  <wp:docPr id="48876509" name="name17926a6404dcbffe1" descr="17170.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17170.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33786a48ceab9c18a" cstate="print"/>
+                          <a:blip r:embed="rId52766a6404dcbffe0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1202400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45206a48ceab9c290" w:history="1">
+            <w:hyperlink r:id="rId26736a6404dcc00e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2375,105 +2375,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67700375" name="name49286a48ceab9dcde" descr="AGRLPL_distribution_map.jpg"/>
+            <wp:docPr id="6247855" name="name23276a6404dcc1746" descr="AGRLPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31346a48ceab9dcdb" cstate="print"/>
+                    <a:blip r:embed="rId26676a6404dcc1743" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Belarus, Hungary, Russian Federation (Central Russia, Far East, Southern Russia, Western Siberia), Ukraine</w:t>
+        <w:t xml:space="preserve"> Belarus, Hungary, Russian Federation (Central Russia, Far East, Southern Russia, Western Siberia), Slovakia, Ukraine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> China (Beijing, Hebei, Heilongjiang, Jilin, Liaoning, Shandong, Tianjin, Xinjiang), Japan (Hokkaido, Honshu, Kyushu, Shikoku), Korea, Democratic People's Republic of, Korea, Republic of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7235,51 +7235,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fairmaire (Coleoptera: Buprestidae). Journal of Insect Physiology 57, 166-173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davydenko K, Skrylnyk Y, Borysenko O, Menkis A, Vysotska N, Meshkova V, Olson Å, Elfstrand M, Vasaitis R (2022) Invasion of emerald ash borer Agrilus planipennis and ash dieback pathogen Hymenoscyphus fraxineus in Ukraine—a concerted action. Forests 13(5), 789. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98026a48ceab9fdbc" w:history="1">
+      <w:hyperlink r:id="rId85536a6404dcc38b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f13050789</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7448,101 +7448,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2121–2130.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EABINFO (2020) Emerald ash borer Information network. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26086a48ceab9ff1d" w:history="1">
+      <w:hyperlink r:id="rId64286a6404dcc3a19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 5 January 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Schans J, Schrader G, Delbianco A, Graziosi &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85146a48ceab9ff70" w:history="1">
+      <w:hyperlink r:id="rId51606a6404dcc3a6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed on 5 Jan 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7557,51 +7557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013a) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32066a48ceab9ffd0" w:history="1">
+      <w:hyperlink r:id="rId88176a6404dcc3ac9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLPL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 Jan 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8207,51 +8207,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22716a48ceaba04e2" w:history="1">
+      <w:hyperlink r:id="rId85526a6404dcc3f34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed on 5 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10109,51 +10109,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sugiura N (2008) Jewel beetles in Japan and Fukushima Prefecture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20196a48ceaba10d5" w:history="1">
+      <w:hyperlink r:id="rId17966a6404dcc4cfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://buprestidae.iinaa.net/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 5 January 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10918,51 +10918,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594–599.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 Zviagintsev VB, Kirichenko NI, Chernik MI, Seraya LG, Baranchikov YN (2025) The Emerald ash borer Agrilus planipennis Fairmaire (Coleoptera: Buprestidae) invaded Belarus. Acta Biologica Sibirica 11, 847-861. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51476a48ceaba1605" w:history="1">
+      <w:hyperlink r:id="rId21516a6404dcc5284" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.16744135</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11037,51 +11037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18206a48ceaba16cb" w:history="1">
+      <w:hyperlink r:id="rId10336a6404dcc537b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11166,90 +11166,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 436-438. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86056a48ceaba17a0" w:history="1">
+      <w:hyperlink r:id="rId37776a6404dcc54c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00844.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35901957" name="name92216a48ceaba184b" descr="eu_funding_250.png"/>
+            <wp:docPr id="99375972" name="name91056a6404dcc567f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28926a48ceaba1849" cstate="print"/>
+                    <a:blip r:embed="rId66146a6404dcc567e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11347,137 +11347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88957000">
+  <w:abstractNum w:abstractNumId="49055540">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49215114">
+    <w:lvl w:ilvl="0" w:tplc="66179521">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49215114" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66179521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49215114" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66179521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49215114" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66179521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49215114" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66179521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49215114" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66179521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49215114" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66179521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49215114" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66179521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49215114" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66179521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88956999">
+  <w:abstractNum w:abstractNumId="49055539">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87886469">
+    <w:lvl w:ilvl="0" w:tplc="89823837">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12229,55 +12229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88956999">
-    <w:abstractNumId w:val="88956999"/>
+  <w:num w:numId="49055539">
+    <w:abstractNumId w:val="49055539"/>
   </w:num>
-  <w:num w:numId="88957000">
-    <w:abstractNumId w:val="88957000"/>
+  <w:num w:numId="49055540">
+    <w:abstractNumId w:val="49055540"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23827,51 +23827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId597378911" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId633323302" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22026a48ceab9b9a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/" TargetMode="External"/><Relationship Id="rId63516a48ceab9ba0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/categorization" TargetMode="External"/><Relationship Id="rId45206a48ceab9c290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/photos" TargetMode="External"/><Relationship Id="rId98026a48ceab9fdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f13050789" TargetMode="External"/><Relationship Id="rId26086a48ceab9ff1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/" TargetMode="External"/><Relationship Id="rId85146a48ceab9ff70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945" TargetMode="External"/><Relationship Id="rId32066a48ceab9ffd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/documents" TargetMode="External"/><Relationship Id="rId22716a48ceaba04e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId20196a48ceaba10d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buprestidae.iinaa.net/index.html" TargetMode="External"/><Relationship Id="rId51476a48ceaba1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16744135" TargetMode="External"/><Relationship Id="rId18206a48ceaba16cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86056a48ceaba17a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00844.x" TargetMode="External"/><Relationship Id="rId33786a48ceab9c18a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33786a48ceab9c18a.jpg"/><Relationship Id="rId31346a48ceab9dcdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31346a48ceab9dcdb.jpg"/><Relationship Id="rId28926a48ceaba1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28926a48ceaba1849.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId179831980" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId762407019" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31546a6404dcbfe77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/" TargetMode="External"/><Relationship Id="rId80686a6404dcbff01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/categorization" TargetMode="External"/><Relationship Id="rId26736a6404dcc00e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/photos" TargetMode="External"/><Relationship Id="rId85536a6404dcc38b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f13050789" TargetMode="External"/><Relationship Id="rId64286a6404dcc3a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/" TargetMode="External"/><Relationship Id="rId51606a6404dcc3a6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945" TargetMode="External"/><Relationship Id="rId88176a6404dcc3ac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/documents" TargetMode="External"/><Relationship Id="rId85526a6404dcc3f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId17966a6404dcc4cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buprestidae.iinaa.net/index.html" TargetMode="External"/><Relationship Id="rId21516a6404dcc5284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16744135" TargetMode="External"/><Relationship Id="rId10336a6404dcc537b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37776a6404dcc54c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00844.x" TargetMode="External"/><Relationship Id="rId52766a6404dcbffe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52766a6404dcbffe0.jpg"/><Relationship Id="rId26676a6404dcc1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26676a6404dcc1743.jpg"/><Relationship Id="rId66146a6404dcc567e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66146a6404dcc567e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>