--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Obenberger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> emerald ash borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31546a6404dcbfe77" w:history="1">
+            <w:hyperlink r:id="rId40346a7eab0b1202a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80686a6404dcbff01" w:history="1">
+            <w:hyperlink r:id="rId34426a7eab0b12096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-89"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1202400"/>
-                  <wp:docPr id="48876509" name="name17926a6404dcbffe1" descr="17170.jpg"/>
+                  <wp:docPr id="65432394" name="name26066a7eab0b1216d" descr="17170.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17170.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52766a6404dcbffe0" cstate="print"/>
+                          <a:blip r:embed="rId34816a7eab0b1216b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1202400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId26736a6404dcc00e7" w:history="1">
+            <w:hyperlink r:id="rId59676a7eab0b12294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2375,63 +2375,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6247855" name="name23276a6404dcc1746" descr="AGRLPL_distribution_map.jpg"/>
+            <wp:docPr id="76903987" name="name74346a7eab0b13cd5" descr="AGRLPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26676a6404dcc1743" cstate="print"/>
+                    <a:blip r:embed="rId78796a7eab0b13ccd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7235,51 +7235,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fairmaire (Coleoptera: Buprestidae). Journal of Insect Physiology 57, 166-173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davydenko K, Skrylnyk Y, Borysenko O, Menkis A, Vysotska N, Meshkova V, Olson Å, Elfstrand M, Vasaitis R (2022) Invasion of emerald ash borer Agrilus planipennis and ash dieback pathogen Hymenoscyphus fraxineus in Ukraine—a concerted action. Forests 13(5), 789. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85536a6404dcc38b2" w:history="1">
+      <w:hyperlink r:id="rId76856a7eab0b16803" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f13050789</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7448,101 +7448,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2121–2130.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EABINFO (2020) Emerald ash borer Information network. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64286a6404dcc3a19" w:history="1">
+      <w:hyperlink r:id="rId46186a7eab0b16973" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 5 January 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Schans J, Schrader G, Delbianco A, Graziosi &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51606a6404dcc3a6b" w:history="1">
+      <w:hyperlink r:id="rId32026a7eab0b169c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed on 5 Jan 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7557,51 +7557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013a) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88176a6404dcc3ac9" w:history="1">
+      <w:hyperlink r:id="rId28916a7eab0b16a26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLPL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 Jan 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8207,51 +8207,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85526a6404dcc3f34" w:history="1">
+      <w:hyperlink r:id="rId95416a7eab0b16e6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed on 5 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10109,51 +10109,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sugiura N (2008) Jewel beetles in Japan and Fukushima Prefecture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17966a6404dcc4cfe" w:history="1">
+      <w:hyperlink r:id="rId52796a7eab0b17adf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://buprestidae.iinaa.net/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 5 January 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10918,51 +10918,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594–599.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 Zviagintsev VB, Kirichenko NI, Chernik MI, Seraya LG, Baranchikov YN (2025) The Emerald ash borer Agrilus planipennis Fairmaire (Coleoptera: Buprestidae) invaded Belarus. Acta Biologica Sibirica 11, 847-861. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21516a6404dcc5284" w:history="1">
+      <w:hyperlink r:id="rId33386a7eab0b18006" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.16744135</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11037,51 +11037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10336a6404dcc537b" w:history="1">
+      <w:hyperlink r:id="rId22066a7eab0b180e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11166,90 +11166,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 436-438. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37776a6404dcc54c6" w:history="1">
+      <w:hyperlink r:id="rId10426a7eab0b181b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00844.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99375972" name="name91056a6404dcc567f" descr="eu_funding_250.png"/>
+            <wp:docPr id="41401060" name="name94866a7eab0b18485" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66146a6404dcc567e" cstate="print"/>
+                    <a:blip r:embed="rId47296a7eab0b18483" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11347,137 +11347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49055540">
+  <w:abstractNum w:abstractNumId="26958913">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66179521">
+    <w:lvl w:ilvl="0" w:tplc="86627180">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66179521" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86627180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66179521" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86627180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66179521" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86627180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66179521" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86627180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66179521" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86627180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66179521" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86627180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66179521" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86627180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66179521" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86627180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49055539">
+  <w:abstractNum w:abstractNumId="26958912">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89823837">
+    <w:lvl w:ilvl="0" w:tplc="38685230">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12229,55 +12229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49055539">
-    <w:abstractNumId w:val="49055539"/>
+  <w:num w:numId="26958912">
+    <w:abstractNumId w:val="26958912"/>
   </w:num>
-  <w:num w:numId="49055540">
-    <w:abstractNumId w:val="49055540"/>
+  <w:num w:numId="26958913">
+    <w:abstractNumId w:val="26958913"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23827,51 +23827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId179831980" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId762407019" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31546a6404dcbfe77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/" TargetMode="External"/><Relationship Id="rId80686a6404dcbff01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/categorization" TargetMode="External"/><Relationship Id="rId26736a6404dcc00e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/photos" TargetMode="External"/><Relationship Id="rId85536a6404dcc38b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f13050789" TargetMode="External"/><Relationship Id="rId64286a6404dcc3a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/" TargetMode="External"/><Relationship Id="rId51606a6404dcc3a6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945" TargetMode="External"/><Relationship Id="rId88176a6404dcc3ac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/documents" TargetMode="External"/><Relationship Id="rId85526a6404dcc3f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId17966a6404dcc4cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buprestidae.iinaa.net/index.html" TargetMode="External"/><Relationship Id="rId21516a6404dcc5284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16744135" TargetMode="External"/><Relationship Id="rId10336a6404dcc537b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37776a6404dcc54c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00844.x" TargetMode="External"/><Relationship Id="rId52766a6404dcbffe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52766a6404dcbffe0.jpg"/><Relationship Id="rId26676a6404dcc1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26676a6404dcc1743.jpg"/><Relationship Id="rId66146a6404dcc567e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66146a6404dcc567e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId529164534" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId183982780" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40346a7eab0b1202a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/" TargetMode="External"/><Relationship Id="rId34426a7eab0b12096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/categorization" TargetMode="External"/><Relationship Id="rId59676a7eab0b12294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/photos" TargetMode="External"/><Relationship Id="rId76856a7eab0b16803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f13050789" TargetMode="External"/><Relationship Id="rId46186a7eab0b16973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/" TargetMode="External"/><Relationship Id="rId32026a7eab0b169c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945" TargetMode="External"/><Relationship Id="rId28916a7eab0b16a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/documents" TargetMode="External"/><Relationship Id="rId95416a7eab0b16e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId52796a7eab0b17adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buprestidae.iinaa.net/index.html" TargetMode="External"/><Relationship Id="rId33386a7eab0b18006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16744135" TargetMode="External"/><Relationship Id="rId22066a7eab0b180e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10426a7eab0b181b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00844.x" TargetMode="External"/><Relationship Id="rId34816a7eab0b1216b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34816a7eab0b1216b.jpg"/><Relationship Id="rId78796a7eab0b13ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78796a7eab0b13ccd.jpg"/><Relationship Id="rId47296a7eab0b18483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47296a7eab0b18483.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>