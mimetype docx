--- v12 (2026-08-14)
+++ v13 (2026-09-03)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Obenberger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> emerald ash borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40346a7eab0b1202a" w:history="1">
+            <w:hyperlink r:id="rId16366a997ddeee652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34426a7eab0b12096" w:history="1">
+            <w:hyperlink r:id="rId37106a997ddeee6c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-89"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1202400"/>
-                  <wp:docPr id="65432394" name="name26066a7eab0b1216d" descr="17170.jpg"/>
+                  <wp:docPr id="41324335" name="name82686a997ddeeeea2" descr="17170.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17170.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34816a7eab0b1216b" cstate="print"/>
+                          <a:blip r:embed="rId43776a997ddeeeea0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1202400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59676a7eab0b12294" w:history="1">
+            <w:hyperlink r:id="rId56286a997ddeeefd5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2375,63 +2375,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76903987" name="name74346a7eab0b13cd5" descr="AGRLPL_distribution_map.jpg"/>
+            <wp:docPr id="91954717" name="name32316a997ddef0a33" descr="AGRLPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78796a7eab0b13ccd" cstate="print"/>
+                    <a:blip r:embed="rId59256a997ddef0a2f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7235,51 +7235,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fairmaire (Coleoptera: Buprestidae). Journal of Insect Physiology 57, 166-173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davydenko K, Skrylnyk Y, Borysenko O, Menkis A, Vysotska N, Meshkova V, Olson Å, Elfstrand M, Vasaitis R (2022) Invasion of emerald ash borer Agrilus planipennis and ash dieback pathogen Hymenoscyphus fraxineus in Ukraine—a concerted action. Forests 13(5), 789. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76856a7eab0b16803" w:history="1">
+      <w:hyperlink r:id="rId18376a997ddef2b56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f13050789</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7448,101 +7448,101 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2121–2130.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EABINFO (2020) Emerald ash borer Information network. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46186a7eab0b16973" w:history="1">
+      <w:hyperlink r:id="rId40616a997ddef2cdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 5 January 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Schans J, Schrader G, Delbianco A, Graziosi &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32026a7eab0b169c7" w:history="1">
+      <w:hyperlink r:id="rId30236a997ddef2d31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed on 5 Jan 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7557,51 +7557,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2013a) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28916a7eab0b16a26" w:history="1">
+      <w:hyperlink r:id="rId27136a997ddef2d91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLPL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 Jan 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8207,51 +8207,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 13-30.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95416a7eab0b16e6c" w:history="1">
+      <w:hyperlink r:id="rId44926a997ddef31e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [last accessed on 5 January 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10109,51 +10109,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sugiura N (2008) Jewel beetles in Japan and Fukushima Prefecture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52796a7eab0b17adf" w:history="1">
+      <w:hyperlink r:id="rId11576a997ddef3eb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://buprestidae.iinaa.net/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 5 January 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10918,51 +10918,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 594–599.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">
 Zviagintsev VB, Kirichenko NI, Chernik MI, Seraya LG, Baranchikov YN (2025) The Emerald ash borer Agrilus planipennis Fairmaire (Coleoptera: Buprestidae) invaded Belarus. Acta Biologica Sibirica 11, 847-861. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33386a7eab0b18006" w:history="1">
+      <w:hyperlink r:id="rId53646a997ddf001df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.16744135</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11037,51 +11037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus planipennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22066a7eab0b180e0" w:history="1">
+      <w:hyperlink r:id="rId49646a997ddf002b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11166,90 +11166,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 436-438. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10426a7eab0b181b9" w:history="1">
+      <w:hyperlink r:id="rId56086a997ddf00384" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00844.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41401060" name="name94866a7eab0b18485" descr="eu_funding_250.png"/>
+            <wp:docPr id="95628038" name="name25766a997ddf00433" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47296a7eab0b18483" cstate="print"/>
+                    <a:blip r:embed="rId25476a997ddf00432" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11347,137 +11347,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26958913">
+  <w:abstractNum w:abstractNumId="93595134">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86627180">
+    <w:lvl w:ilvl="0" w:tplc="28988258">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86627180" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28988258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86627180" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28988258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86627180" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28988258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86627180" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28988258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86627180" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28988258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86627180" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28988258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86627180" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28988258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86627180" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28988258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26958912">
+  <w:abstractNum w:abstractNumId="93595133">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38685230">
+    <w:lvl w:ilvl="0" w:tplc="55086031">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12229,55 +12229,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26958912">
-    <w:abstractNumId w:val="26958912"/>
+  <w:num w:numId="93595133">
+    <w:abstractNumId w:val="93595133"/>
   </w:num>
-  <w:num w:numId="26958913">
-    <w:abstractNumId w:val="26958913"/>
+  <w:num w:numId="93595134">
+    <w:abstractNumId w:val="93595134"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23827,51 +23827,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId529164534" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId183982780" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40346a7eab0b1202a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/" TargetMode="External"/><Relationship Id="rId34426a7eab0b12096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/categorization" TargetMode="External"/><Relationship Id="rId59676a7eab0b12294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/photos" TargetMode="External"/><Relationship Id="rId76856a7eab0b16803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f13050789" TargetMode="External"/><Relationship Id="rId46186a7eab0b16973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/" TargetMode="External"/><Relationship Id="rId32026a7eab0b169c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945" TargetMode="External"/><Relationship Id="rId28916a7eab0b16a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/documents" TargetMode="External"/><Relationship Id="rId95416a7eab0b16e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId52796a7eab0b17adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buprestidae.iinaa.net/index.html" TargetMode="External"/><Relationship Id="rId33386a7eab0b18006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16744135" TargetMode="External"/><Relationship Id="rId22066a7eab0b180e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10426a7eab0b181b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00844.x" TargetMode="External"/><Relationship Id="rId34816a7eab0b1216b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34816a7eab0b1216b.jpg"/><Relationship Id="rId78796a7eab0b13ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78796a7eab0b13ccd.jpg"/><Relationship Id="rId47296a7eab0b18483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47296a7eab0b18483.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId546808326" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId246884981" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16366a997ddeee652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/" TargetMode="External"/><Relationship Id="rId37106a997ddeee6c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/categorization" TargetMode="External"/><Relationship Id="rId56286a997ddeeefd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/photos" TargetMode="External"/><Relationship Id="rId18376a997ddef2b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f13050789" TargetMode="External"/><Relationship Id="rId40616a997ddef2cdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/" TargetMode="External"/><Relationship Id="rId30236a997ddef2d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/pdfdirect/10.2903/sp.efsa.2020.EN-1945" TargetMode="External"/><Relationship Id="rId27136a997ddef2d91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLPL/documents" TargetMode="External"/><Relationship Id="rId44926a997ddef31e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId11576a997ddef3eb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://buprestidae.iinaa.net/index.html" TargetMode="External"/><Relationship Id="rId53646a997ddf001df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.16744135" TargetMode="External"/><Relationship Id="rId49646a997ddf002b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56086a997ddf00384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00844.x" TargetMode="External"/><Relationship Id="rId43776a997ddeeeea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43776a997ddeeeea0.jpg"/><Relationship Id="rId59256a997ddef0a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59256a997ddef0a2f.jpg"/><Relationship Id="rId25476a997ddf00432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25476a997ddf00432.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>