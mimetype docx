--- v0 (2026-09-05)
+++ v1 (2026-09-25)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Obenberger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple buprestid, apple jewel beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34386a9babc24b101" w:history="1">
+            <w:hyperlink r:id="rId50596ab702239d8b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87056a9babc24b149" w:history="1">
+            <w:hyperlink r:id="rId75756ab702239d8f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49536918" name="name90726a9babc24b9d1" descr="8438.jpg"/>
+                  <wp:docPr id="28871726" name="name10466ab702239e1e7" descr="8438.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8438.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41066a9babc24b9d0" cstate="print"/>
+                          <a:blip r:embed="rId54376ab702239e1e4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66176a9babc24bb29" w:history="1">
+            <w:hyperlink r:id="rId95116ab702239e335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1123,63 +1123,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in that region (Jendek &amp; Grebennikov, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96203881" name="name82426a9babc24c899" descr="AGRLMA_distribution_map.jpg"/>
+            <wp:docPr id="10574654" name="name13866ab702239f260" descr="AGRLMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20916a9babc24c896" cstate="print"/>
+                    <a:blip r:embed="rId86986ab702239f25d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3943,51 +3943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">niBílý S (2002) Summary of the bionomy of the buprestid beetles of Central Europe (Coleoptera: Buprestidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Entomologica Musei Nationalis Pragae, Supplementum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 1–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80556a9babc24dca4" w:history="1">
+      <w:hyperlink r:id="rId48936ab70223a0696" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aemnp.eu/acta-entomologica-supplementum/volume-10/1099/summary-of-the-bionomy-of-the-buprestid-beetles-of-central-europe-coleoptera-buprestidae.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4013,51 +4013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Matsumara (Coleoptera: Buprestidae), a new invasive pest of wild apple in western China: DNA barcoding and life cycle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecol. Evol. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9, 1160–1172. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23676a9babc24dd1f" w:history="1">
+      <w:hyperlink r:id="rId65806ab70223a0711" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.4804</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4083,51 +4083,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Matsumura (Coleoptera, Buprestidae) in China. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ZooKeys</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 867, 97–121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94086a9babc24dd93" w:history="1">
+      <w:hyperlink r:id="rId19816ab70223a07af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.867.36170</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4374,101 +4374,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Matsumura (Coleoptera: Buprestidae) in wild apples in Northwestern China. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21, 309–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11696a9babc24df80" w:history="1">
+      <w:hyperlink r:id="rId76216ab70223a09a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Jong Y, Verbeek M, Michelsen V, Bjørn P, Los W, Steeman F, Bailly N, Basire C, Chylarecki P, Stloukal E et al. (2014) Fauna Europaea – all European animal species on the web. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2, e4034. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76716a9babc24dfd4" w:history="1">
+      <w:hyperlink r:id="rId13416ab70223a09fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.2.e4034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4512,51 +4512,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Domingue MJ, Csóka G, Tóth M, Vétek G, Pénzes B, Mastro V, Baker TC (2011) Field observations of visual attraction of three European oak buprestid beetles toward conspecific and heterospecific models. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 140(2), 112–121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72386a9babc24e068" w:history="1">
+      <w:hyperlink r:id="rId11186ab70223a0a9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1570-7458.2011.01139.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4582,51 +4582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) using branch traps baited with 3D-printed beetle decoys. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pest Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 88(2), 267–279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71586a9babc24e0db" w:history="1">
+      <w:hyperlink r:id="rId94466ab70223a0b11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-014-0598-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4661,99 +4661,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> beetles. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Current Forestry Reports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 487–509. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27916a9babc24e16f" w:history="1">
+      <w:hyperlink r:id="rId75726ab70223a0b9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40725-024-00230-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EAEU (2016) Decision of the Council of the Eurasian Economic Union # 157 of 30.11.2016 On Approval of the Uniformed Quarantine Phytosanitary Requirements for Quarantine Products and Quarantine Objects at the Customs Border and on the Customs Territory of the Eurasian Economic Union.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EC (2023) EU pesticides database, active substances. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90576a9babc24e1c7" w:history="1">
+      <w:hyperlink r:id="rId85166ab70223a0bf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed in October 2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4788,51 +4788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Procedures for official control. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 43(3), 499–509. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34196a9babc24e248" w:history="1">
+      <w:hyperlink r:id="rId82546ab70223a0c70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12063</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4847,101 +4847,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus fleischeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39696a9babc24e2a7" w:history="1">
+      <w:hyperlink r:id="rId73006ab70223a0ccc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLFL/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Technical Document No. 1093. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae). EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93676a9babc24e2fb" w:history="1">
+      <w:hyperlink r:id="rId23416ab70223a0d1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLMA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5106,51 +5106,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3, 59 (In Chinese; with English Summary).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IUCN (2023) The IUCN Red List of Threatened Species. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34576a9babc24e46c" w:history="1">
+      <w:hyperlink r:id="rId77336ab70223a0e76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iucnredlist.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5223,51 +5223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Biodiversity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 39(2), 32–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92716a9babc24e52b" w:history="1">
+      <w:hyperlink r:id="rId14766ab70223a0f3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapress.com/jib/article/view/2023.39.2.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5282,51 +5282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jendek E, Poláková J (2014) Host Plants of World </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera, Buprestidae). A Critical Review. Cham, Switzerland: Springer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29466a9babc24e58b" w:history="1">
+      <w:hyperlink r:id="rId25526ab70223a0f98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-08410-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5439,51 +5439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 143(4), 370–379. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76086a9babc24e687" w:history="1">
+      <w:hyperlink r:id="rId44976ab70223a108f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/n11-011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5518,51 +5518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae), a highly destructive invasive pest of North American ash trees. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Behavior</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20, 537–552. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82226a9babc24e704" w:history="1">
+      <w:hyperlink r:id="rId96226ab70223a110c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10905-007-9097-9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5769,51 +5769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">threatening wild and domestic apples. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 112(6), 745–757. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81786a9babc24e89a" w:history="1">
+      <w:hyperlink r:id="rId19736ab70223a12bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">doi:10.1017/S000748532200013X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5924,51 +5924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meurisse N, Rassati D, Hurley BP, Brockerhoff EG, Haack RA (2018) Common pathways by which non-native forest insects move internationally and domestically. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pest Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 92, 13–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20076a9babc24e9a2" w:history="1">
+      <w:hyperlink r:id="rId39046ab70223a13ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-018-0990-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6077,51 +6077,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2, 42–45 (in Chinese).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">State Forestry Administration (2013) List of National Forest Quarantine Pests (in Chinese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88376a9babc24ea9e" w:history="1">
+      <w:hyperlink r:id="rId75916ab70223a14ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cn/gzdt/att/att/site1/20130115/782bcb888c4d125f076501.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6156,51 +6156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae) may have not been recently introduced. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Genetics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13, 857866. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54076a9babc24eb1d" w:history="1">
+      <w:hyperlink r:id="rId29106ab70223a154c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fgene.2022.857866</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6382,51 +6382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Obenberger (Coleoptera: Buprestidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11, 493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20056a9babc24ec86" w:history="1">
+      <w:hyperlink r:id="rId66596ab70223a16b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11080493</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6762,51 +6762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the physiological status of wild apple trees. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11, 440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41696a9babc24eee7" w:history="1">
+      <w:hyperlink r:id="rId18336ab70223a192b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11040440</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6832,51 +6832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in central Eurasia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologia Generalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31516a9babc24ef59" w:history="1">
+      <w:hyperlink r:id="rId77566ab70223a199e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1127/entomologia/2024/2297</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6922,51 +6922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Rosales: Rosaceae) forests in Central Eurasia under four different management strategies. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologia Generalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 41(3), 257–266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39936a9babc24efec" w:history="1">
+      <w:hyperlink r:id="rId45096ab70223a1a33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1127/entomologia/2021/0974</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6992,51 +6992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Matsumura (Coleoptera: Buprestidae) in China under three climate change scenarios, with consequences for commercial and wild apple forests. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13, 803. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52946a9babc24f063" w:history="1">
+      <w:hyperlink r:id="rId31376ab70223a1aa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology13100803</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7102,51 +7102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39456a9babc24f134" w:history="1">
+      <w:hyperlink r:id="rId57576ab70223a1b62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7213,51 +7213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 250-256 .  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32756a9babc24f1f9" w:history="1">
+      <w:hyperlink r:id="rId32166ab70223a1c1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7344,137 +7344,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49560388">
+  <w:abstractNum w:abstractNumId="95876452">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59846195">
+    <w:lvl w:ilvl="0" w:tplc="19345027">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59846195" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19345027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59846195" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19345027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59846195" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19345027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59846195" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19345027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59846195" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19345027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59846195" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19345027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59846195" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19345027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59846195" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19345027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49560387">
+  <w:abstractNum w:abstractNumId="95876451">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82179501">
+    <w:lvl w:ilvl="0" w:tplc="75934316">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8226,55 +8226,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49560387">
-    <w:abstractNumId w:val="49560387"/>
+  <w:num w:numId="95876451">
+    <w:abstractNumId w:val="95876451"/>
   </w:num>
-  <w:num w:numId="49560388">
-    <w:abstractNumId w:val="49560388"/>
+  <w:num w:numId="95876452">
+    <w:abstractNumId w:val="95876452"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19824,51 +19824,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId969282744" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId977078920" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34386a9babc24b101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/" TargetMode="External"/><Relationship Id="rId87056a9babc24b149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/categorization" TargetMode="External"/><Relationship Id="rId66176a9babc24bb29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/photos" TargetMode="External"/><Relationship Id="rId80556a9babc24dca4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aemnp.eu/acta-entomologica-supplementum/volume-10/1099/summary-of-the-bionomy-of-the-buprestid-beetles-of-central-europe-coleoptera-buprestidae.html" TargetMode="External"/><Relationship Id="rId23676a9babc24dd1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.4804" TargetMode="External"/><Relationship Id="rId94086a9babc24dd93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.867.36170" TargetMode="External"/><Relationship Id="rId11696a9babc24df80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12333" TargetMode="External"/><Relationship Id="rId76716a9babc24dfd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.2.e4034" TargetMode="External"/><Relationship Id="rId72386a9babc24e068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1570-7458.2011.01139.x" TargetMode="External"/><Relationship Id="rId71586a9babc24e0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-014-0598-y" TargetMode="External"/><Relationship Id="rId27916a9babc24e16f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40725-024-00230-8" TargetMode="External"/><Relationship Id="rId90576a9babc24e1c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances" TargetMode="External"/><Relationship Id="rId34196a9babc24e248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12063" TargetMode="External"/><Relationship Id="rId39696a9babc24e2a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId93676a9babc24e2fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/documents" TargetMode="External"/><Relationship Id="rId34576a9babc24e46c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucnredlist.org" TargetMode="External"/><Relationship Id="rId92716a9babc24e52b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapress.com/jib/article/view/2023.39.2.1" TargetMode="External"/><Relationship Id="rId29466a9babc24e58b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-08410-7" TargetMode="External"/><Relationship Id="rId76086a9babc24e687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n11-011" TargetMode="External"/><Relationship Id="rId82226a9babc24e704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-007-9097-9" TargetMode="External"/><Relationship Id="rId81786a9babc24e89a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/bulletin-of-entomological-research/article/abs/malice-at-the-gates-of-eden-current-and-future-distribution-of-agrilus-mali-threatening-wild-and-domestic-apples/82B842058C87274F32FBDC64DFC48E12" TargetMode="External"/><Relationship Id="rId20076a9babc24e9a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0990-0" TargetMode="External"/><Relationship Id="rId88376a9babc24ea9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cn/gzdt/att/att/site1/20130115/782bcb888c4d125f076501.pdf" TargetMode="External"/><Relationship Id="rId54076a9babc24eb1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fgene.2022.857866" TargetMode="External"/><Relationship Id="rId20056a9babc24ec86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11080493" TargetMode="External"/><Relationship Id="rId41696a9babc24eee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11040440" TargetMode="External"/><Relationship Id="rId31516a9babc24ef59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file://eppo.local/partages/Production/Partage/3%20Meetings/Working%20Parties/2024-06%20WP%20PR%20-%20Czech%20Republic/During%20meeting/10.1127/entomologia/2024/2297" TargetMode="External"/><Relationship Id="rId39936a9babc24efec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1127/entomologia/2021/0974" TargetMode="External"/><Relationship Id="rId52946a9babc24f063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology13100803" TargetMode="External"/><Relationship Id="rId39456a9babc24f134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32756a9babc24f1f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70091" TargetMode="External"/><Relationship Id="rId41066a9babc24b9d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41066a9babc24b9d0.jpg"/><Relationship Id="rId20916a9babc24c896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20916a9babc24c896.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId867309946" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId848429340" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50596ab702239d8b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/" TargetMode="External"/><Relationship Id="rId75756ab702239d8f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/categorization" TargetMode="External"/><Relationship Id="rId95116ab702239e335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/photos" TargetMode="External"/><Relationship Id="rId48936ab70223a0696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aemnp.eu/acta-entomologica-supplementum/volume-10/1099/summary-of-the-bionomy-of-the-buprestid-beetles-of-central-europe-coleoptera-buprestidae.html" TargetMode="External"/><Relationship Id="rId65806ab70223a0711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.4804" TargetMode="External"/><Relationship Id="rId19816ab70223a07af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.867.36170" TargetMode="External"/><Relationship Id="rId76216ab70223a09a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12333" TargetMode="External"/><Relationship Id="rId13416ab70223a09fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.2.e4034" TargetMode="External"/><Relationship Id="rId11186ab70223a0a9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1570-7458.2011.01139.x" TargetMode="External"/><Relationship Id="rId94466ab70223a0b11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-014-0598-y" TargetMode="External"/><Relationship Id="rId75726ab70223a0b9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40725-024-00230-8" TargetMode="External"/><Relationship Id="rId85166ab70223a0bf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances" TargetMode="External"/><Relationship Id="rId82546ab70223a0c70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12063" TargetMode="External"/><Relationship Id="rId73006ab70223a0ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId23416ab70223a0d1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/documents" TargetMode="External"/><Relationship Id="rId77336ab70223a0e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucnredlist.org" TargetMode="External"/><Relationship Id="rId14766ab70223a0f3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapress.com/jib/article/view/2023.39.2.1" TargetMode="External"/><Relationship Id="rId25526ab70223a0f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-08410-7" TargetMode="External"/><Relationship Id="rId44976ab70223a108f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n11-011" TargetMode="External"/><Relationship Id="rId96226ab70223a110c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-007-9097-9" TargetMode="External"/><Relationship Id="rId19736ab70223a12bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/bulletin-of-entomological-research/article/abs/malice-at-the-gates-of-eden-current-and-future-distribution-of-agrilus-mali-threatening-wild-and-domestic-apples/82B842058C87274F32FBDC64DFC48E12" TargetMode="External"/><Relationship Id="rId39046ab70223a13ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0990-0" TargetMode="External"/><Relationship Id="rId75916ab70223a14ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cn/gzdt/att/att/site1/20130115/782bcb888c4d125f076501.pdf" TargetMode="External"/><Relationship Id="rId29106ab70223a154c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fgene.2022.857866" TargetMode="External"/><Relationship Id="rId66596ab70223a16b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11080493" TargetMode="External"/><Relationship Id="rId18336ab70223a192b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11040440" TargetMode="External"/><Relationship Id="rId77566ab70223a199e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file://eppo.local/partages/Production/Partage/3%20Meetings/Working%20Parties/2024-06%20WP%20PR%20-%20Czech%20Republic/During%20meeting/10.1127/entomologia/2024/2297" TargetMode="External"/><Relationship Id="rId45096ab70223a1a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1127/entomologia/2021/0974" TargetMode="External"/><Relationship Id="rId31376ab70223a1aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology13100803" TargetMode="External"/><Relationship Id="rId57576ab70223a1b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32166ab70223a1c1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70091" TargetMode="External"/><Relationship Id="rId54376ab702239e1e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54376ab702239e1e4.jpg"/><Relationship Id="rId86986ab702239f25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86986ab702239f25d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>