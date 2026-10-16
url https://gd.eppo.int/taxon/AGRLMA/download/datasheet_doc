--- v1 (2026-09-25)
+++ v2 (2026-10-16)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Obenberger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple buprestid, apple jewel beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50596ab702239d8b3" w:history="1">
+            <w:hyperlink r:id="rId24786ad2a64f4bbf3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75756ab702239d8f9" w:history="1">
+            <w:hyperlink r:id="rId56976ad2a64f4bc38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28871726" name="name10466ab702239e1e7" descr="8438.jpg"/>
+                  <wp:docPr id="95581376" name="name86996ad2a64f4c5ce" descr="8438.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8438.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54376ab702239e1e4" cstate="print"/>
+                          <a:blip r:embed="rId30056ad2a64f4c5c6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95116ab702239e335" w:history="1">
+            <w:hyperlink r:id="rId90406ad2a64f4c820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1123,63 +1123,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in that region (Jendek &amp; Grebennikov, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10574654" name="name13866ab702239f260" descr="AGRLMA_distribution_map.jpg"/>
+            <wp:docPr id="74420514" name="name74756ad2a64f4e21b" descr="AGRLMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86986ab702239f25d" cstate="print"/>
+                    <a:blip r:embed="rId94376ad2a64f4e217" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3943,51 +3943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">niBílý S (2002) Summary of the bionomy of the buprestid beetles of Central Europe (Coleoptera: Buprestidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Entomologica Musei Nationalis Pragae, Supplementum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 1–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48936ab70223a0696" w:history="1">
+      <w:hyperlink r:id="rId76416ad2a64f4f875" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aemnp.eu/acta-entomologica-supplementum/volume-10/1099/summary-of-the-bionomy-of-the-buprestid-beetles-of-central-europe-coleoptera-buprestidae.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4013,51 +4013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Matsumara (Coleoptera: Buprestidae), a new invasive pest of wild apple in western China: DNA barcoding and life cycle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecol. Evol. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9, 1160–1172. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65806ab70223a0711" w:history="1">
+      <w:hyperlink r:id="rId64006ad2a64f4f8ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.4804</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4083,51 +4083,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Matsumura (Coleoptera, Buprestidae) in China. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ZooKeys</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 867, 97–121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19816ab70223a07af" w:history="1">
+      <w:hyperlink r:id="rId29166ad2a64f4f975" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.867.36170</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4374,101 +4374,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Matsumura (Coleoptera: Buprestidae) in wild apples in Northwestern China. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21, 309–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76216ab70223a09a8" w:history="1">
+      <w:hyperlink r:id="rId54656ad2a64f4fb5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Jong Y, Verbeek M, Michelsen V, Bjørn P, Los W, Steeman F, Bailly N, Basire C, Chylarecki P, Stloukal E et al. (2014) Fauna Europaea – all European animal species on the web. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2, e4034. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13416ab70223a09fc" w:history="1">
+      <w:hyperlink r:id="rId72216ad2a64f4fbb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.2.e4034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4512,51 +4512,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Domingue MJ, Csóka G, Tóth M, Vétek G, Pénzes B, Mastro V, Baker TC (2011) Field observations of visual attraction of three European oak buprestid beetles toward conspecific and heterospecific models. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 140(2), 112–121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11186ab70223a0a9f" w:history="1">
+      <w:hyperlink r:id="rId59306ad2a64f4fc45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1570-7458.2011.01139.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4582,51 +4582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) using branch traps baited with 3D-printed beetle decoys. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pest Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 88(2), 267–279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94466ab70223a0b11" w:history="1">
+      <w:hyperlink r:id="rId55486ad2a64f4fcb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-014-0598-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4661,99 +4661,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> beetles. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Current Forestry Reports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 487–509. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75726ab70223a0b9f" w:history="1">
+      <w:hyperlink r:id="rId14566ad2a64f4fd3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40725-024-00230-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EAEU (2016) Decision of the Council of the Eurasian Economic Union # 157 of 30.11.2016 On Approval of the Uniformed Quarantine Phytosanitary Requirements for Quarantine Products and Quarantine Objects at the Customs Border and on the Customs Territory of the Eurasian Economic Union.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EC (2023) EU pesticides database, active substances. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85166ab70223a0bf1" w:history="1">
+      <w:hyperlink r:id="rId40676ad2a64f4fd8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed in October 2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4788,51 +4788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Procedures for official control. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 43(3), 499–509. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82546ab70223a0c70" w:history="1">
+      <w:hyperlink r:id="rId63376ad2a64f4fe0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12063</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4847,101 +4847,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus fleischeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73006ab70223a0ccc" w:history="1">
+      <w:hyperlink r:id="rId12476ad2a64f4fe6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLFL/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Technical Document No. 1093. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae). EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23416ab70223a0d1e" w:history="1">
+      <w:hyperlink r:id="rId98706ad2a64f4febd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLMA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5106,51 +5106,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3, 59 (In Chinese; with English Summary).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IUCN (2023) The IUCN Red List of Threatened Species. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77336ab70223a0e76" w:history="1">
+      <w:hyperlink r:id="rId97686ad2a64f5001c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iucnredlist.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5223,51 +5223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Biodiversity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 39(2), 32–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14766ab70223a0f3a" w:history="1">
+      <w:hyperlink r:id="rId36546ad2a64f500f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapress.com/jib/article/view/2023.39.2.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5282,51 +5282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jendek E, Poláková J (2014) Host Plants of World </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera, Buprestidae). A Critical Review. Cham, Switzerland: Springer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25526ab70223a0f98" w:history="1">
+      <w:hyperlink r:id="rId11476ad2a64f50155" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-08410-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5439,51 +5439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 143(4), 370–379. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44976ab70223a108f" w:history="1">
+      <w:hyperlink r:id="rId91366ad2a64f5025f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/n11-011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5518,51 +5518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae), a highly destructive invasive pest of North American ash trees. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Behavior</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20, 537–552. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96226ab70223a110c" w:history="1">
+      <w:hyperlink r:id="rId69796ad2a64f502e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10905-007-9097-9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5769,51 +5769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">threatening wild and domestic apples. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 112(6), 745–757. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19736ab70223a12bd" w:history="1">
+      <w:hyperlink r:id="rId79846ad2a64f504a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">doi:10.1017/S000748532200013X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5924,51 +5924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meurisse N, Rassati D, Hurley BP, Brockerhoff EG, Haack RA (2018) Common pathways by which non-native forest insects move internationally and domestically. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pest Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 92, 13–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39046ab70223a13ca" w:history="1">
+      <w:hyperlink r:id="rId90486ad2a64f505a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-018-0990-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6077,51 +6077,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2, 42–45 (in Chinese).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">State Forestry Administration (2013) List of National Forest Quarantine Pests (in Chinese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75916ab70223a14ce" w:history="1">
+      <w:hyperlink r:id="rId14936ad2a64f506a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cn/gzdt/att/att/site1/20130115/782bcb888c4d125f076501.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6156,51 +6156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae) may have not been recently introduced. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Genetics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13, 857866. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29106ab70223a154c" w:history="1">
+      <w:hyperlink r:id="rId42896ad2a64f50729" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fgene.2022.857866</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6382,51 +6382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Obenberger (Coleoptera: Buprestidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11, 493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66596ab70223a16b7" w:history="1">
+      <w:hyperlink r:id="rId80276ad2a64f508c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11080493</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6762,51 +6762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the physiological status of wild apple trees. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11, 440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18336ab70223a192b" w:history="1">
+      <w:hyperlink r:id="rId58116ad2a64f50b33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11040440</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6832,51 +6832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in central Eurasia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologia Generalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77566ab70223a199e" w:history="1">
+      <w:hyperlink r:id="rId87246ad2a64f50ba9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1127/entomologia/2024/2297</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6922,51 +6922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Rosales: Rosaceae) forests in Central Eurasia under four different management strategies. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologia Generalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 41(3), 257–266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45096ab70223a1a33" w:history="1">
+      <w:hyperlink r:id="rId72266ad2a64f50c3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1127/entomologia/2021/0974</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6992,51 +6992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Matsumura (Coleoptera: Buprestidae) in China under three climate change scenarios, with consequences for commercial and wild apple forests. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13, 803. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31376ab70223a1aa5" w:history="1">
+      <w:hyperlink r:id="rId15746ad2a64f50cb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology13100803</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7102,51 +7102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57576ab70223a1b62" w:history="1">
+      <w:hyperlink r:id="rId12756ad2a64f50d70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7213,51 +7213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 250-256 .  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32166ab70223a1c1e" w:history="1">
+      <w:hyperlink r:id="rId92916ad2a64f50e39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7344,137 +7344,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95876452">
+  <w:abstractNum w:abstractNumId="33459718">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19345027">
+    <w:lvl w:ilvl="0" w:tplc="90527311">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19345027" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90527311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19345027" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90527311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19345027" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90527311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19345027" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90527311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19345027" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90527311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19345027" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90527311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19345027" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90527311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19345027" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90527311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95876451">
+  <w:abstractNum w:abstractNumId="33459717">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75934316">
+    <w:lvl w:ilvl="0" w:tplc="67615981">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8226,55 +8226,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95876451">
-    <w:abstractNumId w:val="95876451"/>
+  <w:num w:numId="33459717">
+    <w:abstractNumId w:val="33459717"/>
   </w:num>
-  <w:num w:numId="95876452">
-    <w:abstractNumId w:val="95876452"/>
+  <w:num w:numId="33459718">
+    <w:abstractNumId w:val="33459718"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19824,51 +19824,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId867309946" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId848429340" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50596ab702239d8b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/" TargetMode="External"/><Relationship Id="rId75756ab702239d8f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/categorization" TargetMode="External"/><Relationship Id="rId95116ab702239e335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/photos" TargetMode="External"/><Relationship Id="rId48936ab70223a0696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aemnp.eu/acta-entomologica-supplementum/volume-10/1099/summary-of-the-bionomy-of-the-buprestid-beetles-of-central-europe-coleoptera-buprestidae.html" TargetMode="External"/><Relationship Id="rId65806ab70223a0711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.4804" TargetMode="External"/><Relationship Id="rId19816ab70223a07af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.867.36170" TargetMode="External"/><Relationship Id="rId76216ab70223a09a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12333" TargetMode="External"/><Relationship Id="rId13416ab70223a09fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.2.e4034" TargetMode="External"/><Relationship Id="rId11186ab70223a0a9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1570-7458.2011.01139.x" TargetMode="External"/><Relationship Id="rId94466ab70223a0b11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-014-0598-y" TargetMode="External"/><Relationship Id="rId75726ab70223a0b9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40725-024-00230-8" TargetMode="External"/><Relationship Id="rId85166ab70223a0bf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances" TargetMode="External"/><Relationship Id="rId82546ab70223a0c70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12063" TargetMode="External"/><Relationship Id="rId73006ab70223a0ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId23416ab70223a0d1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/documents" TargetMode="External"/><Relationship Id="rId77336ab70223a0e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucnredlist.org" TargetMode="External"/><Relationship Id="rId14766ab70223a0f3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapress.com/jib/article/view/2023.39.2.1" TargetMode="External"/><Relationship Id="rId25526ab70223a0f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-08410-7" TargetMode="External"/><Relationship Id="rId44976ab70223a108f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n11-011" TargetMode="External"/><Relationship Id="rId96226ab70223a110c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-007-9097-9" TargetMode="External"/><Relationship Id="rId19736ab70223a12bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/bulletin-of-entomological-research/article/abs/malice-at-the-gates-of-eden-current-and-future-distribution-of-agrilus-mali-threatening-wild-and-domestic-apples/82B842058C87274F32FBDC64DFC48E12" TargetMode="External"/><Relationship Id="rId39046ab70223a13ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0990-0" TargetMode="External"/><Relationship Id="rId75916ab70223a14ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cn/gzdt/att/att/site1/20130115/782bcb888c4d125f076501.pdf" TargetMode="External"/><Relationship Id="rId29106ab70223a154c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fgene.2022.857866" TargetMode="External"/><Relationship Id="rId66596ab70223a16b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11080493" TargetMode="External"/><Relationship Id="rId18336ab70223a192b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11040440" TargetMode="External"/><Relationship Id="rId77566ab70223a199e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file://eppo.local/partages/Production/Partage/3%20Meetings/Working%20Parties/2024-06%20WP%20PR%20-%20Czech%20Republic/During%20meeting/10.1127/entomologia/2024/2297" TargetMode="External"/><Relationship Id="rId45096ab70223a1a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1127/entomologia/2021/0974" TargetMode="External"/><Relationship Id="rId31376ab70223a1aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology13100803" TargetMode="External"/><Relationship Id="rId57576ab70223a1b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32166ab70223a1c1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70091" TargetMode="External"/><Relationship Id="rId54376ab702239e1e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54376ab702239e1e4.jpg"/><Relationship Id="rId86986ab702239f25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86986ab702239f25d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId835951057" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595280771" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24786ad2a64f4bbf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/" TargetMode="External"/><Relationship Id="rId56976ad2a64f4bc38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/categorization" TargetMode="External"/><Relationship Id="rId90406ad2a64f4c820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/photos" TargetMode="External"/><Relationship Id="rId76416ad2a64f4f875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aemnp.eu/acta-entomologica-supplementum/volume-10/1099/summary-of-the-bionomy-of-the-buprestid-beetles-of-central-europe-coleoptera-buprestidae.html" TargetMode="External"/><Relationship Id="rId64006ad2a64f4f8ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.4804" TargetMode="External"/><Relationship Id="rId29166ad2a64f4f975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.867.36170" TargetMode="External"/><Relationship Id="rId54656ad2a64f4fb5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12333" TargetMode="External"/><Relationship Id="rId72216ad2a64f4fbb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.2.e4034" TargetMode="External"/><Relationship Id="rId59306ad2a64f4fc45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1570-7458.2011.01139.x" TargetMode="External"/><Relationship Id="rId55486ad2a64f4fcb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-014-0598-y" TargetMode="External"/><Relationship Id="rId14566ad2a64f4fd3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40725-024-00230-8" TargetMode="External"/><Relationship Id="rId40676ad2a64f4fd8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances" TargetMode="External"/><Relationship Id="rId63376ad2a64f4fe0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12063" TargetMode="External"/><Relationship Id="rId12476ad2a64f4fe6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId98706ad2a64f4febd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/documents" TargetMode="External"/><Relationship Id="rId97686ad2a64f5001c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucnredlist.org" TargetMode="External"/><Relationship Id="rId36546ad2a64f500f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapress.com/jib/article/view/2023.39.2.1" TargetMode="External"/><Relationship Id="rId11476ad2a64f50155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-08410-7" TargetMode="External"/><Relationship Id="rId91366ad2a64f5025f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n11-011" TargetMode="External"/><Relationship Id="rId69796ad2a64f502e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-007-9097-9" TargetMode="External"/><Relationship Id="rId79846ad2a64f504a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/bulletin-of-entomological-research/article/abs/malice-at-the-gates-of-eden-current-and-future-distribution-of-agrilus-mali-threatening-wild-and-domestic-apples/82B842058C87274F32FBDC64DFC48E12" TargetMode="External"/><Relationship Id="rId90486ad2a64f505a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0990-0" TargetMode="External"/><Relationship Id="rId14936ad2a64f506a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cn/gzdt/att/att/site1/20130115/782bcb888c4d125f076501.pdf" TargetMode="External"/><Relationship Id="rId42896ad2a64f50729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fgene.2022.857866" TargetMode="External"/><Relationship Id="rId80276ad2a64f508c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11080493" TargetMode="External"/><Relationship Id="rId58116ad2a64f50b33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11040440" TargetMode="External"/><Relationship Id="rId87246ad2a64f50ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file://eppo.local/partages/Production/Partage/3%20Meetings/Working%20Parties/2024-06%20WP%20PR%20-%20Czech%20Republic/During%20meeting/10.1127/entomologia/2024/2297" TargetMode="External"/><Relationship Id="rId72266ad2a64f50c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1127/entomologia/2021/0974" TargetMode="External"/><Relationship Id="rId15746ad2a64f50cb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology13100803" TargetMode="External"/><Relationship Id="rId12756ad2a64f50d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92916ad2a64f50e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70091" TargetMode="External"/><Relationship Id="rId30056ad2a64f4c5c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30056ad2a64f4c5c6.jpg"/><Relationship Id="rId94376ad2a64f4e217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94376ad2a64f4e217.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>