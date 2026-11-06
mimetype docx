--- v2 (2026-10-16)
+++ v3 (2026-11-06)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Obenberger</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple buprestid, apple jewel beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24786ad2a64f4bbf3" w:history="1">
+            <w:hyperlink r:id="rId74056aee240ac5b3d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56976ad2a64f4bc38" w:history="1">
+            <w:hyperlink r:id="rId30466aee240ac5b6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95581376" name="name86996ad2a64f4c5ce" descr="8438.jpg"/>
+                  <wp:docPr id="59222895" name="name85226aee240ac62bd" descr="8438.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8438.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30056ad2a64f4c5c6" cstate="print"/>
+                          <a:blip r:embed="rId64456aee240ac62bc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90406ad2a64f4c820" w:history="1">
+            <w:hyperlink r:id="rId97166aee240ac6456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1123,63 +1123,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in that region (Jendek &amp; Grebennikov, 2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74420514" name="name74756ad2a64f4e21b" descr="AGRLMA_distribution_map.jpg"/>
+            <wp:docPr id="51261804" name="name55926aee240ac7232" descr="AGRLMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94376ad2a64f4e217" cstate="print"/>
+                    <a:blip r:embed="rId64656aee240ac722e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3943,51 +3943,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">niBílý S (2002) Summary of the bionomy of the buprestid beetles of Central Europe (Coleoptera: Buprestidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acta Entomologica Musei Nationalis Pragae, Supplementum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 1–103. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76416ad2a64f4f875" w:history="1">
+      <w:hyperlink r:id="rId38056aee240ac7f1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aemnp.eu/acta-entomologica-supplementum/volume-10/1099/summary-of-the-bionomy-of-the-buprestid-beetles-of-central-europe-coleoptera-buprestidae.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4013,51 +4013,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Matsumara (Coleoptera: Buprestidae), a new invasive pest of wild apple in western China: DNA barcoding and life cycle. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ecol. Evol. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9, 1160–1172. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64006ad2a64f4f8ff" w:history="1">
+      <w:hyperlink r:id="rId39626aee240ac7f6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.4804</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4083,51 +4083,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Matsumura (Coleoptera, Buprestidae) in China. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ZooKeys</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 867, 97–121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29166ad2a64f4f975" w:history="1">
+      <w:hyperlink r:id="rId28836aee240ac7fb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.867.36170</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4374,101 +4374,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Matsumura (Coleoptera: Buprestidae) in wild apples in Northwestern China. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21, 309–317. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54656ad2a64f4fb5c" w:history="1">
+      <w:hyperlink r:id="rId70046aee240ac80c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/afe.12333</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de Jong Y, Verbeek M, Michelsen V, Bjørn P, Los W, Steeman F, Bailly N, Basire C, Chylarecki P, Stloukal E et al. (2014) Fauna Europaea – all European animal species on the web. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2, e4034. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72216ad2a64f4fbb0" w:history="1">
+      <w:hyperlink r:id="rId50736aee240ac80f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/BDJ.2.e4034</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4512,51 +4512,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Domingue MJ, Csóka G, Tóth M, Vétek G, Pénzes B, Mastro V, Baker TC (2011) Field observations of visual attraction of three European oak buprestid beetles toward conspecific and heterospecific models. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 140(2), 112–121. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59306ad2a64f4fc45" w:history="1">
+      <w:hyperlink r:id="rId93466aee240ac8400" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1570-7458.2011.01139.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4582,51 +4582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) using branch traps baited with 3D-printed beetle decoys. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pest Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 88(2), 267–279. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55486ad2a64f4fcb7" w:history="1">
+      <w:hyperlink r:id="rId82956aee240ac8444" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-014-0598-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4661,99 +4661,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> beetles. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Current Forestry Reports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 487–509. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14566ad2a64f4fd3a" w:history="1">
+      <w:hyperlink r:id="rId26496aee240ac848b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40725-024-00230-8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EAEU (2016) Decision of the Council of the Eurasian Economic Union # 157 of 30.11.2016 On Approval of the Uniformed Quarantine Phytosanitary Requirements for Quarantine Products and Quarantine Objects at the Customs Border and on the Customs Territory of the Eurasian Economic Union.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EC (2023) EU pesticides database, active substances. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40676ad2a64f4fd8e" w:history="1">
+      <w:hyperlink r:id="rId10946aee240ac84b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed in October 2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4788,51 +4788,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Procedures for official control. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 43(3), 499–509. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63376ad2a64f4fe0f" w:history="1">
+      <w:hyperlink r:id="rId10446aee240ac84fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12063</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4847,101 +4847,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus fleischeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12476ad2a64f4fe6c" w:history="1">
+      <w:hyperlink r:id="rId86436aee240ac852c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLFL/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) EPPO Technical Document No. 1093. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae). EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98706ad2a64f4febd" w:history="1">
+      <w:hyperlink r:id="rId65826aee240ac8557" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLMA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5106,51 +5106,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3, 59 (In Chinese; with English Summary).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IUCN (2023) The IUCN Red List of Threatened Species. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97686ad2a64f5001c" w:history="1">
+      <w:hyperlink r:id="rId10636aee240ac8611" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iucnredlist.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5223,51 +5223,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Biodiversity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 39(2), 32–78. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36546ad2a64f500f0" w:history="1">
+      <w:hyperlink r:id="rId93826aee240ac8674" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mapress.com/jib/article/view/2023.39.2.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5282,51 +5282,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jendek E, Poláková J (2014) Host Plants of World </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera, Buprestidae). A Critical Review. Cham, Switzerland: Springer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11476ad2a64f50155" w:history="1">
+      <w:hyperlink r:id="rId68776aee240ac86a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-3-319-08410-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5439,51 +5439,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Canadian Entomologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 143(4), 370–379. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91366ad2a64f5025f" w:history="1">
+      <w:hyperlink r:id="rId35566aee240ac872c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.4039/n11-011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5518,51 +5518,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae), a highly destructive invasive pest of North American ash trees. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Behavior</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20, 537–552. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69796ad2a64f502e3" w:history="1">
+      <w:hyperlink r:id="rId99076aee240ac8770" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10905-007-9097-9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5769,51 +5769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">threatening wild and domestic apples. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 112(6), 745–757. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79846ad2a64f504a4" w:history="1">
+      <w:hyperlink r:id="rId71476aee240ac8849" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">doi:10.1017/S000748532200013X</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5924,51 +5924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Meurisse N, Rassati D, Hurley BP, Brockerhoff EG, Haack RA (2018) Common pathways by which non-native forest insects move internationally and domestically. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Pest Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 92, 13–27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90486ad2a64f505a9" w:history="1">
+      <w:hyperlink r:id="rId29396aee240ac88d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-018-0990-0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6077,51 +6077,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2, 42–45 (in Chinese).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">State Forestry Administration (2013) List of National Forest Quarantine Pests (in Chinese). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14936ad2a64f506a8" w:history="1">
+      <w:hyperlink r:id="rId15986aee240ac8968" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cn/gzdt/att/att/site1/20130115/782bcb888c4d125f076501.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6156,51 +6156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Coleoptera: Buprestidae) may have not been recently introduced. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Genetics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13, 857866. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42896ad2a64f50729" w:history="1">
+      <w:hyperlink r:id="rId27066aee240ac89af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fgene.2022.857866</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6382,51 +6382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Obenberger (Coleoptera: Buprestidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Insects</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11, 493. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80276ad2a64f508c3" w:history="1">
+      <w:hyperlink r:id="rId75666aee240ac8a76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects11080493</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6762,51 +6762,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the physiological status of wild apple trees. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forests</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11, 440. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58116ad2a64f50b33" w:history="1">
+      <w:hyperlink r:id="rId71676aee240ac8bc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11040440</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6832,51 +6832,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in central Eurasia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologia Generalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2297. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87246ad2a64f50ba9" w:history="1">
+      <w:hyperlink r:id="rId16756aee240ac8c01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1127/entomologia/2024/2297</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6922,51 +6922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Rosales: Rosaceae) forests in Central Eurasia under four different management strategies. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologia Generalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 41(3), 257–266. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72266ad2a64f50c3d" w:history="1">
+      <w:hyperlink r:id="rId46276aee240ac8c52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1127/entomologia/2021/0974</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6992,51 +6992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Matsumura (Coleoptera: Buprestidae) in China under three climate change scenarios, with consequences for commercial and wild apple forests. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13, 803. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15746ad2a64f50cb2" w:history="1">
+      <w:hyperlink r:id="rId96006aee240ac8c90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/biology13100803</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7102,51 +7102,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus mali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12756ad2a64f50d70" w:history="1">
+      <w:hyperlink r:id="rId24156aee240ac8d01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7213,51 +7213,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 250-256 .  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92916ad2a64f50e39" w:history="1">
+      <w:hyperlink r:id="rId10496aee240ac8d6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7344,137 +7344,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33459718">
+  <w:abstractNum w:abstractNumId="86756753">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90527311">
+    <w:lvl w:ilvl="0" w:tplc="65373837">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90527311" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65373837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90527311" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65373837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90527311" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65373837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90527311" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65373837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90527311" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65373837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90527311" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65373837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90527311" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65373837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90527311" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65373837" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33459717">
+  <w:abstractNum w:abstractNumId="86756752">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67615981">
+    <w:lvl w:ilvl="0" w:tplc="60275465">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8226,55 +8226,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33459717">
-    <w:abstractNumId w:val="33459717"/>
+  <w:num w:numId="86756752">
+    <w:abstractNumId w:val="86756752"/>
   </w:num>
-  <w:num w:numId="33459718">
-    <w:abstractNumId w:val="33459718"/>
+  <w:num w:numId="86756753">
+    <w:abstractNumId w:val="86756753"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19824,51 +19824,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId835951057" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595280771" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24786ad2a64f4bbf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/" TargetMode="External"/><Relationship Id="rId56976ad2a64f4bc38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/categorization" TargetMode="External"/><Relationship Id="rId90406ad2a64f4c820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/photos" TargetMode="External"/><Relationship Id="rId76416ad2a64f4f875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aemnp.eu/acta-entomologica-supplementum/volume-10/1099/summary-of-the-bionomy-of-the-buprestid-beetles-of-central-europe-coleoptera-buprestidae.html" TargetMode="External"/><Relationship Id="rId64006ad2a64f4f8ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.4804" TargetMode="External"/><Relationship Id="rId29166ad2a64f4f975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.867.36170" TargetMode="External"/><Relationship Id="rId54656ad2a64f4fb5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12333" TargetMode="External"/><Relationship Id="rId72216ad2a64f4fbb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.2.e4034" TargetMode="External"/><Relationship Id="rId59306ad2a64f4fc45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1570-7458.2011.01139.x" TargetMode="External"/><Relationship Id="rId55486ad2a64f4fcb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-014-0598-y" TargetMode="External"/><Relationship Id="rId14566ad2a64f4fd3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40725-024-00230-8" TargetMode="External"/><Relationship Id="rId40676ad2a64f4fd8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances" TargetMode="External"/><Relationship Id="rId63376ad2a64f4fe0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12063" TargetMode="External"/><Relationship Id="rId12476ad2a64f4fe6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId98706ad2a64f4febd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/documents" TargetMode="External"/><Relationship Id="rId97686ad2a64f5001c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucnredlist.org" TargetMode="External"/><Relationship Id="rId36546ad2a64f500f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapress.com/jib/article/view/2023.39.2.1" TargetMode="External"/><Relationship Id="rId11476ad2a64f50155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-08410-7" TargetMode="External"/><Relationship Id="rId91366ad2a64f5025f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n11-011" TargetMode="External"/><Relationship Id="rId69796ad2a64f502e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-007-9097-9" TargetMode="External"/><Relationship Id="rId79846ad2a64f504a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/bulletin-of-entomological-research/article/abs/malice-at-the-gates-of-eden-current-and-future-distribution-of-agrilus-mali-threatening-wild-and-domestic-apples/82B842058C87274F32FBDC64DFC48E12" TargetMode="External"/><Relationship Id="rId90486ad2a64f505a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0990-0" TargetMode="External"/><Relationship Id="rId14936ad2a64f506a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cn/gzdt/att/att/site1/20130115/782bcb888c4d125f076501.pdf" TargetMode="External"/><Relationship Id="rId42896ad2a64f50729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fgene.2022.857866" TargetMode="External"/><Relationship Id="rId80276ad2a64f508c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11080493" TargetMode="External"/><Relationship Id="rId58116ad2a64f50b33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11040440" TargetMode="External"/><Relationship Id="rId87246ad2a64f50ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file://eppo.local/partages/Production/Partage/3%20Meetings/Working%20Parties/2024-06%20WP%20PR%20-%20Czech%20Republic/During%20meeting/10.1127/entomologia/2024/2297" TargetMode="External"/><Relationship Id="rId72266ad2a64f50c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1127/entomologia/2021/0974" TargetMode="External"/><Relationship Id="rId15746ad2a64f50cb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology13100803" TargetMode="External"/><Relationship Id="rId12756ad2a64f50d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92916ad2a64f50e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70091" TargetMode="External"/><Relationship Id="rId30056ad2a64f4c5c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30056ad2a64f4c5c6.jpg"/><Relationship Id="rId94376ad2a64f4e217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94376ad2a64f4e217.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId360381321" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId521503059" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74056aee240ac5b3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/" TargetMode="External"/><Relationship Id="rId30466aee240ac5b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/categorization" TargetMode="External"/><Relationship Id="rId97166aee240ac6456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/photos" TargetMode="External"/><Relationship Id="rId38056aee240ac7f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aemnp.eu/acta-entomologica-supplementum/volume-10/1099/summary-of-the-bionomy-of-the-buprestid-beetles-of-central-europe-coleoptera-buprestidae.html" TargetMode="External"/><Relationship Id="rId39626aee240ac7f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.4804" TargetMode="External"/><Relationship Id="rId28836aee240ac7fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.867.36170" TargetMode="External"/><Relationship Id="rId70046aee240ac80c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/afe.12333" TargetMode="External"/><Relationship Id="rId50736aee240ac80f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/BDJ.2.e4034" TargetMode="External"/><Relationship Id="rId93466aee240ac8400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1570-7458.2011.01139.x" TargetMode="External"/><Relationship Id="rId82956aee240ac8444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-014-0598-y" TargetMode="External"/><Relationship Id="rId26496aee240ac848b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40725-024-00230-8" TargetMode="External"/><Relationship Id="rId10946aee240ac84b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/start/screen/active-substances" TargetMode="External"/><Relationship Id="rId10446aee240ac84fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12063" TargetMode="External"/><Relationship Id="rId86436aee240ac852c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId65826aee240ac8557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLMA/documents" TargetMode="External"/><Relationship Id="rId10636aee240ac8611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucnredlist.org" TargetMode="External"/><Relationship Id="rId93826aee240ac8674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mapress.com/jib/article/view/2023.39.2.1" TargetMode="External"/><Relationship Id="rId68776aee240ac86a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-08410-7" TargetMode="External"/><Relationship Id="rId35566aee240ac872c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4039/n11-011" TargetMode="External"/><Relationship Id="rId99076aee240ac8770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10905-007-9097-9" TargetMode="External"/><Relationship Id="rId71476aee240ac8849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/bulletin-of-entomological-research/article/abs/malice-at-the-gates-of-eden-current-and-future-distribution-of-agrilus-mali-threatening-wild-and-domestic-apples/82B842058C87274F32FBDC64DFC48E12" TargetMode="External"/><Relationship Id="rId29396aee240ac88d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0990-0" TargetMode="External"/><Relationship Id="rId15986aee240ac8968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cn/gzdt/att/att/site1/20130115/782bcb888c4d125f076501.pdf" TargetMode="External"/><Relationship Id="rId27066aee240ac89af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fgene.2022.857866" TargetMode="External"/><Relationship Id="rId75666aee240ac8a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects11080493" TargetMode="External"/><Relationship Id="rId71676aee240ac8bc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11040440" TargetMode="External"/><Relationship Id="rId16756aee240ac8c01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file://eppo.local/partages/Production/Partage/3%20Meetings/Working%20Parties/2024-06%20WP%20PR%20-%20Czech%20Republic/During%20meeting/10.1127/entomologia/2024/2297" TargetMode="External"/><Relationship Id="rId46276aee240ac8c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1127/entomologia/2021/0974" TargetMode="External"/><Relationship Id="rId96006aee240ac8c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/biology13100803" TargetMode="External"/><Relationship Id="rId24156aee240ac8d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10496aee240ac8d6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70091" TargetMode="External"/><Relationship Id="rId64456aee240ac62bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64456aee240ac62bc.jpg"/><Relationship Id="rId64656aee240ac722e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64656aee240ac722e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>