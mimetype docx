--- v6 (2026-03-18)
+++ v7 (2026-04-09)
@@ -335,88 +335,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Théry, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrilus tscherepanovi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stepanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240269ba723996f9c" w:history="1">
+            <w:hyperlink r:id="rId591269d77fc87e0cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId991869ba723996fe1" w:history="1">
+            <w:hyperlink r:id="rId467769d77fc87e117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,86 +430,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97034801" name="name600769ba72399764c" descr="6086.jpg"/>
+                  <wp:docPr id="92190199" name="name634369d77fc87e56f" descr="6086.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6086.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId878469ba723997648" cstate="print"/>
+                          <a:blip r:embed="rId678269d77fc87e56d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId446169ba7239977bb" w:history="1">
+            <w:hyperlink r:id="rId422969d77fc87e6aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33184683" name="name968169ba7239989db" descr="AGRLFL_distribution_map.jpg"/>
+            <wp:docPr id="57479692" name="name851469d77fc87f855" descr="AGRLFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId262269ba7239989d8" cstate="print"/>
+                    <a:blip r:embed="rId820169d77fc87f851" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3594,90 +3594,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-25045 Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agrilus fleischeri.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId645869ba723999b27" w:history="1">
+      <w:hyperlink r:id="rId443969d77fc8809c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLFL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2008) Poplars, Willows and People’s Wellbeing. Synthesis of Country Progress Reports. Activities Related to Poplar and Willow Cultivation and Utilization, 2004 through 2007. Food and Agriculture Organization of the United Nations. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId951069ba723999b6e" w:history="1">
+      <w:hyperlink r:id="rId215569d77fc880a12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/k3380e/k3380e00.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 Nov 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus fleischeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId315469ba72399a2c5" w:history="1">
+      <w:hyperlink r:id="rId608169d77fc881196" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169969ba72399a38c" w:history="1">
+      <w:hyperlink r:id="rId450569d77fc88125f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5046,137 +5046,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79828582">
+  <w:abstractNum w:abstractNumId="94958267">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87910955">
+    <w:lvl w:ilvl="0" w:tplc="76367425">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87910955" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76367425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87910955" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76367425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87910955" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76367425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87910955" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76367425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87910955" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76367425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87910955" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76367425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87910955" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76367425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87910955" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76367425" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79828581">
+  <w:abstractNum w:abstractNumId="94958266">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66871271">
+    <w:lvl w:ilvl="0" w:tplc="47149806">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5928,55 +5928,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79828581">
-    <w:abstractNumId w:val="79828581"/>
+  <w:num w:numId="94958266">
+    <w:abstractNumId w:val="94958266"/>
   </w:num>
-  <w:num w:numId="79828582">
-    <w:abstractNumId w:val="79828582"/>
+  <w:num w:numId="94958267">
+    <w:abstractNumId w:val="94958267"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17526,51 +17526,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId824100083" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId308444308" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId240269ba723996f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId991869ba723996fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId446169ba7239977bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId645869ba723999b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId951069ba723999b6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId315469ba72399a2c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId169969ba72399a38c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId878469ba723997648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId878469ba723997648.jpg"/><Relationship Id="rId262269ba7239989d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId262269ba7239989d8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId374962493" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId764321579" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId591269d77fc87e0cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId467769d77fc87e117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId422969d77fc87e6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId443969d77fc8809c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId215569d77fc880a12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId608169d77fc881196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId450569d77fc88125f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId678269d77fc87e56d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId678269d77fc87e56d.jpg"/><Relationship Id="rId820169d77fc87f851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId820169d77fc87f851.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>