--- v7 (2026-04-09)
+++ v8 (2026-04-30)
@@ -335,88 +335,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Théry, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrilus tscherepanovi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stepanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591269d77fc87e0cf" w:history="1">
+            <w:hyperlink r:id="rId402669f33d80083ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467769d77fc87e117" w:history="1">
+            <w:hyperlink r:id="rId647169f33d8008434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,86 +430,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92190199" name="name634369d77fc87e56f" descr="6086.jpg"/>
+                  <wp:docPr id="65297776" name="name873669f33d80089c3" descr="6086.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6086.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId678269d77fc87e56d" cstate="print"/>
+                          <a:blip r:embed="rId284469f33d80089c0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId422969d77fc87e6aa" w:history="1">
+            <w:hyperlink r:id="rId833069f33d8008b07" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57479692" name="name851469d77fc87f855" descr="AGRLFL_distribution_map.jpg"/>
+            <wp:docPr id="32414411" name="name564169f33d8009e26" descr="AGRLFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId820169d77fc87f851" cstate="print"/>
+                    <a:blip r:embed="rId138469f33d8009e22" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3594,90 +3594,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-25045 Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agrilus fleischeri.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId443969d77fc8809c7" w:history="1">
+      <w:hyperlink r:id="rId938669f33d800aeb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLFL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2008) Poplars, Willows and People’s Wellbeing. Synthesis of Country Progress Reports. Activities Related to Poplar and Willow Cultivation and Utilization, 2004 through 2007. Food and Agriculture Organization of the United Nations. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215569d77fc880a12" w:history="1">
+      <w:hyperlink r:id="rId923369f33d800aefa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/k3380e/k3380e00.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 Nov 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus fleischeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId608169d77fc881196" w:history="1">
+      <w:hyperlink r:id="rId902969f33d800b635" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId450569d77fc88125f" w:history="1">
+      <w:hyperlink r:id="rId631169f33d800b6fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5046,137 +5046,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94958267">
+  <w:abstractNum w:abstractNumId="33058868">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76367425">
+    <w:lvl w:ilvl="0" w:tplc="31116081">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76367425" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31116081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76367425" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31116081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76367425" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31116081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76367425" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31116081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76367425" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31116081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76367425" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31116081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76367425" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31116081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76367425" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31116081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94958266">
+  <w:abstractNum w:abstractNumId="33058867">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47149806">
+    <w:lvl w:ilvl="0" w:tplc="70851213">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5928,55 +5928,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94958266">
-    <w:abstractNumId w:val="94958266"/>
+  <w:num w:numId="33058867">
+    <w:abstractNumId w:val="33058867"/>
   </w:num>
-  <w:num w:numId="94958267">
-    <w:abstractNumId w:val="94958267"/>
+  <w:num w:numId="33058868">
+    <w:abstractNumId w:val="33058868"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17526,51 +17526,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId374962493" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId764321579" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId591269d77fc87e0cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId467769d77fc87e117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId422969d77fc87e6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId443969d77fc8809c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId215569d77fc880a12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId608169d77fc881196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId450569d77fc88125f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId678269d77fc87e56d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId678269d77fc87e56d.jpg"/><Relationship Id="rId820169d77fc87f851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId820169d77fc87f851.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId279777466" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId856504008" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId402669f33d80083ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId647169f33d8008434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId833069f33d8008b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId938669f33d800aeb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId923369f33d800aefa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId902969f33d800b635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId631169f33d800b6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId284469f33d80089c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId284469f33d80089c0.jpg"/><Relationship Id="rId138469f33d8009e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId138469f33d8009e22.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>