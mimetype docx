--- v8 (2026-04-30)
+++ v9 (2026-05-24)
@@ -335,88 +335,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Théry, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrilus tscherepanovi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stepanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402669f33d80083ec" w:history="1">
+            <w:hyperlink r:id="rId48386a13216a7be2b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647169f33d8008434" w:history="1">
+            <w:hyperlink r:id="rId23496a13216a7be74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,86 +430,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65297776" name="name873669f33d80089c3" descr="6086.jpg"/>
+                  <wp:docPr id="44044207" name="name50376a13216a7bf6d" descr="6086.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6086.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId284469f33d80089c0" cstate="print"/>
+                          <a:blip r:embed="rId42976a13216a7bf6b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId833069f33d8008b07" w:history="1">
+            <w:hyperlink r:id="rId84606a13216a7c0a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32414411" name="name564169f33d8009e26" descr="AGRLFL_distribution_map.jpg"/>
+            <wp:docPr id="66782482" name="name21906a13216a7c675" descr="AGRLFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId138469f33d8009e22" cstate="print"/>
+                    <a:blip r:embed="rId52516a13216a7c673" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3594,90 +3594,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-25045 Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agrilus fleischeri.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId938669f33d800aeb6" w:history="1">
+      <w:hyperlink r:id="rId99176a13216a7d737" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLFL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2008) Poplars, Willows and People’s Wellbeing. Synthesis of Country Progress Reports. Activities Related to Poplar and Willow Cultivation and Utilization, 2004 through 2007. Food and Agriculture Organization of the United Nations. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId923369f33d800aefa" w:history="1">
+      <w:hyperlink r:id="rId99516a13216a7d800" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/k3380e/k3380e00.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 Nov 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus fleischeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId902969f33d800b635" w:history="1">
+      <w:hyperlink r:id="rId95126a13216a7df8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId631169f33d800b6fc" w:history="1">
+      <w:hyperlink r:id="rId74506a13216a7e05d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5046,137 +5046,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33058868">
+  <w:abstractNum w:abstractNumId="44850315">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31116081">
+    <w:lvl w:ilvl="0" w:tplc="85682881">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31116081" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85682881" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31116081" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85682881" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31116081" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85682881" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31116081" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85682881" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31116081" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85682881" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31116081" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85682881" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31116081" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85682881" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31116081" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85682881" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33058867">
+  <w:abstractNum w:abstractNumId="44850314">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70851213">
+    <w:lvl w:ilvl="0" w:tplc="78087939">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5928,55 +5928,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33058867">
-    <w:abstractNumId w:val="33058867"/>
+  <w:num w:numId="44850314">
+    <w:abstractNumId w:val="44850314"/>
   </w:num>
-  <w:num w:numId="33058868">
-    <w:abstractNumId w:val="33058868"/>
+  <w:num w:numId="44850315">
+    <w:abstractNumId w:val="44850315"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17526,51 +17526,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId279777466" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId856504008" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId402669f33d80083ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId647169f33d8008434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId833069f33d8008b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId938669f33d800aeb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId923369f33d800aefa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId902969f33d800b635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId631169f33d800b6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId284469f33d80089c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId284469f33d80089c0.jpg"/><Relationship Id="rId138469f33d8009e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId138469f33d8009e22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId489360067" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId399526674" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48386a13216a7be2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId23496a13216a7be74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId84606a13216a7c0a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId99176a13216a7d737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId99516a13216a7d800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId95126a13216a7df8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74506a13216a7e05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId42976a13216a7bf6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42976a13216a7bf6b.jpg"/><Relationship Id="rId52516a13216a7c673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52516a13216a7c673.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>