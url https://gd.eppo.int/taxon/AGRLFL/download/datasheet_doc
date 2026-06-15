--- v9 (2026-05-24)
+++ v10 (2026-06-15)
@@ -335,88 +335,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Théry, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrilus tscherepanovi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stepanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48386a13216a7be2b" w:history="1">
+            <w:hyperlink r:id="rId59316a3089f6a47fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23496a13216a7be74" w:history="1">
+            <w:hyperlink r:id="rId16256a3089f6a4847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,86 +430,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44044207" name="name50376a13216a7bf6d" descr="6086.jpg"/>
+                  <wp:docPr id="71465429" name="name13426a3089f6a5012" descr="6086.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6086.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42976a13216a7bf6b" cstate="print"/>
+                          <a:blip r:embed="rId54746a3089f6a500f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84606a13216a7c0a7" w:history="1">
+            <w:hyperlink r:id="rId89556a3089f6a519d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66782482" name="name21906a13216a7c675" descr="AGRLFL_distribution_map.jpg"/>
+            <wp:docPr id="1605215" name="name65216a3089f6a647b" descr="AGRLFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52516a13216a7c673" cstate="print"/>
+                    <a:blip r:embed="rId35626a3089f6a6477" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3594,90 +3594,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-25045 Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agrilus fleischeri.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99176a13216a7d737" w:history="1">
+      <w:hyperlink r:id="rId97056a3089f6a7603" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLFL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2008) Poplars, Willows and People’s Wellbeing. Synthesis of Country Progress Reports. Activities Related to Poplar and Willow Cultivation and Utilization, 2004 through 2007. Food and Agriculture Organization of the United Nations. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99516a13216a7d800" w:history="1">
+      <w:hyperlink r:id="rId99976a3089f6a7649" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/k3380e/k3380e00.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 Nov 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus fleischeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95126a13216a7df8f" w:history="1">
+      <w:hyperlink r:id="rId52386a3089f6a7db9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74506a13216a7e05d" w:history="1">
+      <w:hyperlink r:id="rId12786a3089f6a7e85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5046,137 +5046,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44850315">
+  <w:abstractNum w:abstractNumId="73284525">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85682881">
+    <w:lvl w:ilvl="0" w:tplc="93795510">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85682881" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93795510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85682881" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93795510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85682881" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93795510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85682881" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93795510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85682881" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93795510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85682881" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93795510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85682881" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93795510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85682881" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93795510" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44850314">
+  <w:abstractNum w:abstractNumId="73284524">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78087939">
+    <w:lvl w:ilvl="0" w:tplc="65123426">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5928,55 +5928,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44850314">
-    <w:abstractNumId w:val="44850314"/>
+  <w:num w:numId="73284524">
+    <w:abstractNumId w:val="73284524"/>
   </w:num>
-  <w:num w:numId="44850315">
-    <w:abstractNumId w:val="44850315"/>
+  <w:num w:numId="73284525">
+    <w:abstractNumId w:val="73284525"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17526,51 +17526,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId489360067" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId399526674" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48386a13216a7be2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId23496a13216a7be74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId84606a13216a7c0a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId99176a13216a7d737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId99516a13216a7d800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId95126a13216a7df8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74506a13216a7e05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId42976a13216a7bf6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42976a13216a7bf6b.jpg"/><Relationship Id="rId52516a13216a7c673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52516a13216a7c673.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId408784485" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId589269060" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59316a3089f6a47fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId16256a3089f6a4847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId89556a3089f6a519d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId97056a3089f6a7603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId99976a3089f6a7649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId52386a3089f6a7db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12786a3089f6a7e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId54746a3089f6a500f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54746a3089f6a500f.jpg"/><Relationship Id="rId35626a3089f6a6477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35626a3089f6a6477.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>