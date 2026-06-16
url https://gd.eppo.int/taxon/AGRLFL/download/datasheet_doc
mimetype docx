--- v10 (2026-06-15)
+++ v11 (2026-06-16)
@@ -335,88 +335,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Théry, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrilus tscherepanovi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stepanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59316a3089f6a47fe" w:history="1">
+            <w:hyperlink r:id="rId20556a30a65e633a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16256a3089f6a4847" w:history="1">
+            <w:hyperlink r:id="rId59746a30a65e633ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,86 +430,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71465429" name="name13426a3089f6a5012" descr="6086.jpg"/>
+                  <wp:docPr id="49220927" name="name80646a30a65e63c63" descr="6086.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6086.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54746a3089f6a500f" cstate="print"/>
+                          <a:blip r:embed="rId40796a30a65e63c61" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89556a3089f6a519d" w:history="1">
+            <w:hyperlink r:id="rId45426a30a65e63d8e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1605215" name="name65216a3089f6a647b" descr="AGRLFL_distribution_map.jpg"/>
+            <wp:docPr id="66108278" name="name96706a30a65e65142" descr="AGRLFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35626a3089f6a6477" cstate="print"/>
+                    <a:blip r:embed="rId40416a30a65e6513f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3594,90 +3594,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-25045 Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agrilus fleischeri.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97056a3089f6a7603" w:history="1">
+      <w:hyperlink r:id="rId67766a30a65e6646e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLFL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2008) Poplars, Willows and People’s Wellbeing. Synthesis of Country Progress Reports. Activities Related to Poplar and Willow Cultivation and Utilization, 2004 through 2007. Food and Agriculture Organization of the United Nations. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99976a3089f6a7649" w:history="1">
+      <w:hyperlink r:id="rId22366a30a65e664b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/k3380e/k3380e00.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 Nov 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus fleischeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52386a3089f6a7db9" w:history="1">
+      <w:hyperlink r:id="rId59276a30a65e66cce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12786a3089f6a7e85" w:history="1">
+      <w:hyperlink r:id="rId95776a30a65e66d9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5046,137 +5046,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73284525">
+  <w:abstractNum w:abstractNumId="68578482">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93795510">
+    <w:lvl w:ilvl="0" w:tplc="21759665">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93795510" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21759665" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93795510" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21759665" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93795510" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21759665" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93795510" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21759665" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93795510" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21759665" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93795510" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21759665" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93795510" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21759665" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93795510" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21759665" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73284524">
+  <w:abstractNum w:abstractNumId="68578481">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65123426">
+    <w:lvl w:ilvl="0" w:tplc="85979834">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5928,55 +5928,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73284524">
-    <w:abstractNumId w:val="73284524"/>
+  <w:num w:numId="68578481">
+    <w:abstractNumId w:val="68578481"/>
   </w:num>
-  <w:num w:numId="73284525">
-    <w:abstractNumId w:val="73284525"/>
+  <w:num w:numId="68578482">
+    <w:abstractNumId w:val="68578482"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17526,51 +17526,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId408784485" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId589269060" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59316a3089f6a47fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId16256a3089f6a4847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId89556a3089f6a519d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId97056a3089f6a7603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId99976a3089f6a7649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId52386a3089f6a7db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12786a3089f6a7e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId54746a3089f6a500f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54746a3089f6a500f.jpg"/><Relationship Id="rId35626a3089f6a6477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35626a3089f6a6477.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId455506028" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId481610794" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20556a30a65e633a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId59746a30a65e633ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId45426a30a65e63d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId67766a30a65e6646e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId22366a30a65e664b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId59276a30a65e66cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95776a30a65e66d9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId40796a30a65e63c61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40796a30a65e63c61.jpg"/><Relationship Id="rId40416a30a65e6513f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40416a30a65e6513f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>