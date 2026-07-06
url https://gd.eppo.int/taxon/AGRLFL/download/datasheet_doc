--- v11 (2026-06-16)
+++ v12 (2026-07-06)
@@ -335,88 +335,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Théry, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrilus tscherepanovi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stepanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20556a30a65e633a3" w:history="1">
+            <w:hyperlink r:id="rId33616a4b21650c9e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59746a30a65e633ea" w:history="1">
+            <w:hyperlink r:id="rId50446a4b21650ca3a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,86 +430,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49220927" name="name80646a30a65e63c63" descr="6086.jpg"/>
+                  <wp:docPr id="91412571" name="name95176a4b21650d087" descr="6086.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6086.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40796a30a65e63c61" cstate="print"/>
+                          <a:blip r:embed="rId39436a4b21650d085" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45426a30a65e63d8e" w:history="1">
+            <w:hyperlink r:id="rId38606a4b21650d1ce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66108278" name="name96706a30a65e65142" descr="AGRLFL_distribution_map.jpg"/>
+            <wp:docPr id="26507671" name="name55606a4b21650de34" descr="AGRLFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40416a30a65e6513f" cstate="print"/>
+                    <a:blip r:embed="rId55986a4b21650de31" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3594,90 +3594,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-25045 Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agrilus fleischeri.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67766a30a65e6646e" w:history="1">
+      <w:hyperlink r:id="rId59656a4b21650ef23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLFL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2008) Poplars, Willows and People’s Wellbeing. Synthesis of Country Progress Reports. Activities Related to Poplar and Willow Cultivation and Utilization, 2004 through 2007. Food and Agriculture Organization of the United Nations. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22366a30a65e664b8" w:history="1">
+      <w:hyperlink r:id="rId20766a4b21650ef69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/k3380e/k3380e00.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 Nov 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus fleischeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59276a30a65e66cce" w:history="1">
+      <w:hyperlink r:id="rId98866a4b21650f6be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95776a30a65e66d9c" w:history="1">
+      <w:hyperlink r:id="rId27676a4b21650f785" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5046,137 +5046,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68578482">
+  <w:abstractNum w:abstractNumId="76483865">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21759665">
+    <w:lvl w:ilvl="0" w:tplc="99553901">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21759665" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99553901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21759665" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99553901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21759665" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99553901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21759665" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99553901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21759665" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99553901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21759665" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99553901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21759665" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99553901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21759665" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99553901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68578481">
+  <w:abstractNum w:abstractNumId="76483864">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85979834">
+    <w:lvl w:ilvl="0" w:tplc="68281817">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5928,55 +5928,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68578481">
-    <w:abstractNumId w:val="68578481"/>
+  <w:num w:numId="76483864">
+    <w:abstractNumId w:val="76483864"/>
   </w:num>
-  <w:num w:numId="68578482">
-    <w:abstractNumId w:val="68578482"/>
+  <w:num w:numId="76483865">
+    <w:abstractNumId w:val="76483865"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17526,51 +17526,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId455506028" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId481610794" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20556a30a65e633a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId59746a30a65e633ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId45426a30a65e63d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId67766a30a65e6646e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId22366a30a65e664b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId59276a30a65e66cce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95776a30a65e66d9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId40796a30a65e63c61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40796a30a65e63c61.jpg"/><Relationship Id="rId40416a30a65e6513f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40416a30a65e6513f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId112973264" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId494305397" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33616a4b21650c9e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId50446a4b21650ca3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId38606a4b21650d1ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId59656a4b21650ef23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId20766a4b21650ef69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId98866a4b21650f6be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27676a4b21650f785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId39436a4b21650d085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39436a4b21650d085.jpg"/><Relationship Id="rId55986a4b21650de31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55986a4b21650de31.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>