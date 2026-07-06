--- v12 (2026-07-06)
+++ v13 (2026-07-06)
@@ -335,88 +335,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Théry, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrilus tscherepanovi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stepanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33616a4b21650c9e6" w:history="1">
+            <w:hyperlink r:id="rId48056a4b32762f4d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50446a4b21650ca3a" w:history="1">
+            <w:hyperlink r:id="rId91636a4b32762f518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,86 +430,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91412571" name="name95176a4b21650d087" descr="6086.jpg"/>
+                  <wp:docPr id="99403477" name="name99936a4b32762fad8" descr="6086.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6086.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39436a4b21650d085" cstate="print"/>
+                          <a:blip r:embed="rId78036a4b32762fad7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38606a4b21650d1ce" w:history="1">
+            <w:hyperlink r:id="rId37616a4b32762fc13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26507671" name="name55606a4b21650de34" descr="AGRLFL_distribution_map.jpg"/>
+            <wp:docPr id="91007530" name="name91686a4b327630cf5" descr="AGRLFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55986a4b21650de31" cstate="print"/>
+                    <a:blip r:embed="rId90086a4b327630cf3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3594,90 +3594,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-25045 Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agrilus fleischeri.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59656a4b21650ef23" w:history="1">
+      <w:hyperlink r:id="rId72836a4b327631db5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLFL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2008) Poplars, Willows and People’s Wellbeing. Synthesis of Country Progress Reports. Activities Related to Poplar and Willow Cultivation and Utilization, 2004 through 2007. Food and Agriculture Organization of the United Nations. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20766a4b21650ef69" w:history="1">
+      <w:hyperlink r:id="rId18936a4b327631dfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/k3380e/k3380e00.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 Nov 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus fleischeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98866a4b21650f6be" w:history="1">
+      <w:hyperlink r:id="rId22996a4b327632537" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27676a4b21650f785" w:history="1">
+      <w:hyperlink r:id="rId44306a4b3276325fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5046,137 +5046,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76483865">
+  <w:abstractNum w:abstractNumId="80975432">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99553901">
+    <w:lvl w:ilvl="0" w:tplc="21623620">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99553901" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21623620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99553901" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21623620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99553901" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21623620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99553901" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21623620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99553901" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21623620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99553901" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21623620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99553901" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21623620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99553901" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21623620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76483864">
+  <w:abstractNum w:abstractNumId="80975431">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68281817">
+    <w:lvl w:ilvl="0" w:tplc="18440420">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5928,55 +5928,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76483864">
-    <w:abstractNumId w:val="76483864"/>
+  <w:num w:numId="80975431">
+    <w:abstractNumId w:val="80975431"/>
   </w:num>
-  <w:num w:numId="76483865">
-    <w:abstractNumId w:val="76483865"/>
+  <w:num w:numId="80975432">
+    <w:abstractNumId w:val="80975432"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17526,51 +17526,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId112973264" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId494305397" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33616a4b21650c9e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId50446a4b21650ca3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId38606a4b21650d1ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId59656a4b21650ef23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId20766a4b21650ef69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId98866a4b21650f6be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27676a4b21650f785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId39436a4b21650d085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39436a4b21650d085.jpg"/><Relationship Id="rId55986a4b21650de31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55986a4b21650de31.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId514039801" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId434409260" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48056a4b32762f4d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId91636a4b32762f518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId37616a4b32762fc13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId72836a4b327631db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId18936a4b327631dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId22996a4b327632537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44306a4b3276325fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId78036a4b32762fad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78036a4b32762fad7.jpg"/><Relationship Id="rId90086a4b327630cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90086a4b327630cf3.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>