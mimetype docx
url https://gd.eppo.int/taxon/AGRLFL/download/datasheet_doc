--- v13 (2026-07-06)
+++ v14 (2026-07-26)
@@ -335,88 +335,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Théry, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrilus tscherepanovi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stepanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48056a4b32762f4d3" w:history="1">
+            <w:hyperlink r:id="rId11396a65d06920b73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91636a4b32762f518" w:history="1">
+            <w:hyperlink r:id="rId48766a65d06920bb8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,86 +430,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99403477" name="name99936a4b32762fad8" descr="6086.jpg"/>
+                  <wp:docPr id="42820626" name="name92336a65d0692110b" descr="6086.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6086.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78036a4b32762fad7" cstate="print"/>
+                          <a:blip r:embed="rId50176a65d06921109" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId37616a4b32762fc13" w:history="1">
+            <w:hyperlink r:id="rId19986a65d06921232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91007530" name="name91686a4b327630cf5" descr="AGRLFL_distribution_map.jpg"/>
+            <wp:docPr id="61804925" name="name18736a65d06921e58" descr="AGRLFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90086a4b327630cf3" cstate="print"/>
+                    <a:blip r:embed="rId53826a65d06921e55" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3594,90 +3594,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-25045 Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agrilus fleischeri.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72836a4b327631db5" w:history="1">
+      <w:hyperlink r:id="rId44646a65d06922f6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLFL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2008) Poplars, Willows and People’s Wellbeing. Synthesis of Country Progress Reports. Activities Related to Poplar and Willow Cultivation and Utilization, 2004 through 2007. Food and Agriculture Organization of the United Nations. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18936a4b327631dfa" w:history="1">
+      <w:hyperlink r:id="rId58086a65d06922fb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/k3380e/k3380e00.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 Nov 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus fleischeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22996a4b327632537" w:history="1">
+      <w:hyperlink r:id="rId35476a65d069237b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44306a4b3276325fd" w:history="1">
+      <w:hyperlink r:id="rId20596a65d06923885" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5046,137 +5046,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80975432">
+  <w:abstractNum w:abstractNumId="54501284">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21623620">
+    <w:lvl w:ilvl="0" w:tplc="27452892">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21623620" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27452892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21623620" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27452892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21623620" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27452892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21623620" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27452892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21623620" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27452892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21623620" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27452892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21623620" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27452892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21623620" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27452892" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80975431">
+  <w:abstractNum w:abstractNumId="54501283">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18440420">
+    <w:lvl w:ilvl="0" w:tplc="63444679">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5928,55 +5928,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80975431">
-    <w:abstractNumId w:val="80975431"/>
+  <w:num w:numId="54501283">
+    <w:abstractNumId w:val="54501283"/>
   </w:num>
-  <w:num w:numId="80975432">
-    <w:abstractNumId w:val="80975432"/>
+  <w:num w:numId="54501284">
+    <w:abstractNumId w:val="54501284"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17526,51 +17526,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId514039801" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId434409260" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48056a4b32762f4d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId91636a4b32762f518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId37616a4b32762fc13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId72836a4b327631db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId18936a4b327631dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId22996a4b327632537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44306a4b3276325fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId78036a4b32762fad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78036a4b32762fad7.jpg"/><Relationship Id="rId90086a4b327630cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90086a4b327630cf3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId388106190" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId219232564" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11396a65d06920b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId48766a65d06920bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId19986a65d06921232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId44646a65d06922f6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId58086a65d06922fb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId35476a65d069237b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20596a65d06923885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId50176a65d06921109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50176a65d06921109.jpg"/><Relationship Id="rId53826a65d06921e55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53826a65d06921e55.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>