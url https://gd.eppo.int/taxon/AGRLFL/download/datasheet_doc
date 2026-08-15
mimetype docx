--- v14 (2026-07-26)
+++ v15 (2026-08-15)
@@ -335,88 +335,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Théry, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrilus tscherepanovi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stepanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11396a65d06920b73" w:history="1">
+            <w:hyperlink r:id="rId47816a804968a4a14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48766a65d06920bb8" w:history="1">
+            <w:hyperlink r:id="rId76276a804968a4a5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,86 +430,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42820626" name="name92336a65d0692110b" descr="6086.jpg"/>
+                  <wp:docPr id="6715792" name="name69826a804968a5275" descr="6086.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6086.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50176a65d06921109" cstate="print"/>
+                          <a:blip r:embed="rId90586a804968a5273" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19986a65d06921232" w:history="1">
+            <w:hyperlink r:id="rId30276a804968a53c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61804925" name="name18736a65d06921e58" descr="AGRLFL_distribution_map.jpg"/>
+            <wp:docPr id="96884909" name="name48576a804968a6309" descr="AGRLFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53826a65d06921e55" cstate="print"/>
+                    <a:blip r:embed="rId98126a804968a6306" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3594,90 +3594,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-25045 Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agrilus fleischeri.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44646a65d06922f6d" w:history="1">
+      <w:hyperlink r:id="rId74366a804968a73da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLFL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2008) Poplars, Willows and People’s Wellbeing. Synthesis of Country Progress Reports. Activities Related to Poplar and Willow Cultivation and Utilization, 2004 through 2007. Food and Agriculture Organization of the United Nations. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58086a65d06922fb3" w:history="1">
+      <w:hyperlink r:id="rId55486a804968a741f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/k3380e/k3380e00.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 Nov 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus fleischeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35476a65d069237b9" w:history="1">
+      <w:hyperlink r:id="rId83196a804968a7b79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20596a65d06923885" w:history="1">
+      <w:hyperlink r:id="rId59386a804968a7c44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5046,137 +5046,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54501284">
+  <w:abstractNum w:abstractNumId="68948867">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27452892">
+    <w:lvl w:ilvl="0" w:tplc="34903310">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27452892" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34903310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27452892" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34903310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27452892" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34903310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27452892" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34903310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27452892" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34903310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27452892" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34903310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27452892" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34903310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27452892" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34903310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54501283">
+  <w:abstractNum w:abstractNumId="68948866">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63444679">
+    <w:lvl w:ilvl="0" w:tplc="25358977">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5928,55 +5928,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54501283">
-    <w:abstractNumId w:val="54501283"/>
+  <w:num w:numId="68948866">
+    <w:abstractNumId w:val="68948866"/>
   </w:num>
-  <w:num w:numId="54501284">
-    <w:abstractNumId w:val="54501284"/>
+  <w:num w:numId="68948867">
+    <w:abstractNumId w:val="68948867"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17526,51 +17526,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId388106190" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId219232564" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11396a65d06920b73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId48766a65d06920bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId19986a65d06921232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId44646a65d06922f6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId58086a65d06922fb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId35476a65d069237b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20596a65d06923885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId50176a65d06921109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50176a65d06921109.jpg"/><Relationship Id="rId53826a65d06921e55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53826a65d06921e55.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId955412935" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId777343160" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47816a804968a4a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId76276a804968a4a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId30276a804968a53c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId74366a804968a73da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId55486a804968a741f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId83196a804968a7b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59386a804968a7c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId90586a804968a5273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90586a804968a5273.jpg"/><Relationship Id="rId98126a804968a6306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98126a804968a6306.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>