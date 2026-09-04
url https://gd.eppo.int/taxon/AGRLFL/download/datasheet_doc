--- v15 (2026-08-15)
+++ v16 (2026-09-04)
@@ -335,88 +335,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Théry, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrilus tscherepanovi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stepanov</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47816a804968a4a14" w:history="1">
+            <w:hyperlink r:id="rId62596a9ac0afbd7be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76276a804968a4a5b" w:history="1">
+            <w:hyperlink r:id="rId11876a9ac0afbd805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -430,86 +430,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6715792" name="name69826a804968a5275" descr="6086.jpg"/>
+                  <wp:docPr id="57213261" name="name16446a9ac0afbe11d" descr="6086.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6086.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90586a804968a5273" cstate="print"/>
+                          <a:blip r:embed="rId37336a9ac0afbe11b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30276a804968a53c0" w:history="1">
+            <w:hyperlink r:id="rId10596a9ac0afbe225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1229,63 +1229,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96884909" name="name48576a804968a6309" descr="AGRLFL_distribution_map.jpg"/>
+            <wp:docPr id="98063945" name="name90266a9ac0afbf493" descr="AGRLFL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLFL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98126a804968a6306" cstate="print"/>
+                    <a:blip r:embed="rId14926a9ac0afbf491" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3594,90 +3594,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-25045 Pest Risk Analysis for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agrilus fleischeri.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74366a804968a73da" w:history="1">
+      <w:hyperlink r:id="rId60176a9ac0afc05e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLFL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2008) Poplars, Willows and People’s Wellbeing. Synthesis of Country Progress Reports. Activities Related to Poplar and Willow Cultivation and Utilization, 2004 through 2007. Food and Agriculture Organization of the United Nations. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55486a804968a741f" w:history="1">
+      <w:hyperlink r:id="rId19096a9ac0afc062e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fao.org/3/k3380e/k3380e00.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 Nov 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus fleischeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83196a804968a7b79" w:history="1">
+      <w:hyperlink r:id="rId97826a9ac0afc0e1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4915,51 +4915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 166-169. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59386a804968a7c44" w:history="1">
+      <w:hyperlink r:id="rId74796a9ac0afc0ee5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5046,137 +5046,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68948867">
+  <w:abstractNum w:abstractNumId="87868097">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34903310">
+    <w:lvl w:ilvl="0" w:tplc="45913937">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34903310" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45913937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34903310" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45913937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34903310" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45913937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34903310" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45913937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34903310" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45913937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34903310" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45913937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34903310" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45913937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34903310" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45913937" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68948866">
+  <w:abstractNum w:abstractNumId="87868096">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25358977">
+    <w:lvl w:ilvl="0" w:tplc="33692056">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5928,55 +5928,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68948866">
-    <w:abstractNumId w:val="68948866"/>
+  <w:num w:numId="87868096">
+    <w:abstractNumId w:val="87868096"/>
   </w:num>
-  <w:num w:numId="68948867">
-    <w:abstractNumId w:val="68948867"/>
+  <w:num w:numId="87868097">
+    <w:abstractNumId w:val="87868097"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17526,51 +17526,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId955412935" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId777343160" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47816a804968a4a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId76276a804968a4a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId30276a804968a53c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId74366a804968a73da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId55486a804968a741f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId83196a804968a7b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59386a804968a7c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId90586a804968a5273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90586a804968a5273.jpg"/><Relationship Id="rId98126a804968a6306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98126a804968a6306.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId699488617" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId346996202" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62596a9ac0afbd7be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/" TargetMode="External"/><Relationship Id="rId11876a9ac0afbd805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/categorization" TargetMode="External"/><Relationship Id="rId10596a9ac0afbe225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/photos" TargetMode="External"/><Relationship Id="rId60176a9ac0afc05e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLFL/documents" TargetMode="External"/><Relationship Id="rId19096a9ac0afc062e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/k3380e/k3380e00.htm" TargetMode="External"/><Relationship Id="rId97826a9ac0afc0e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74796a9ac0afc0ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12642" TargetMode="External"/><Relationship Id="rId37336a9ac0afbe11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37336a9ac0afbe11b.jpg"/><Relationship Id="rId14926a9ac0afbf491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14926a9ac0afbf491.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>