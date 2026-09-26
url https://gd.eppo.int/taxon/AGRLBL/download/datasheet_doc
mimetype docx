--- v16 (2026-09-06)
+++ v17 (2026-09-26)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Weber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> two-lined chestnut borer, twolined chestnut borer (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10386a9cb67df3bd2" w:history="1">
+            <w:hyperlink r:id="rId11396ab73f1f93868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39786a9cb67df3c1a" w:history="1">
+            <w:hyperlink r:id="rId69516ab73f1f938b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32334457" name="name94106a9cb67e002d8" descr="7307.jpg"/>
+                  <wp:docPr id="89398352" name="name95186ab73f1f94349" descr="7307.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7307.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54336a9cb67e002a0" cstate="print"/>
+                          <a:blip r:embed="rId10466ab73f1f94347" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67046a9cb67e0044e" w:history="1">
+            <w:hyperlink r:id="rId99096ab73f1f94485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1481,63 +1481,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered to be established in Turkey (EPPO, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4162779" name="name21166a9cb67e0189c" descr="AGRLBL_distribution_map.jpg"/>
+            <wp:docPr id="3051957" name="name63116ab73f1f956c5" descr="AGRLBL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLBL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49716a9cb67e01898" cstate="print"/>
+                    <a:blip r:embed="rId84876ab73f1f956c2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5931,51 +5931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e33185. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13196a9cb67e03a87" w:history="1">
+      <w:hyperlink r:id="rId92316ab73f1f974c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0033185.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6973,51 +6973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Alert List: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Coleoptera: Buprestidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70286a9cb67e041fa" w:history="1">
+      <w:hyperlink r:id="rId50026ab73f1f97b99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-24767 Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26646a9cb67e0425d" w:history="1">
+      <w:hyperlink r:id="rId82306ab73f1f97bf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7901,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 337–343.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Smitley DR, Sadof CS, Williamson RC &amp; Nixon PL (2014) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70316a9cb67e047fd" w:history="1">
+      <w:hyperlink r:id="rId17476ab73f1f98186" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9955,51 +9955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portal Quercus (2017) Quercus portal: A European genetic and genomic web resources for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79296a9cb67e0577d" w:history="1">
+      <w:hyperlink r:id="rId56416ab73f1f98eb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arachne.pierroton.inra.fr/QuercusPortal/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10170,51 +10170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2344–2353.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Guide to Insect Borers in North American Broadleaf Trees and Shrubs. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73886a9cb67e058e7" w:history="1">
+      <w:hyperlink r:id="rId41276ab73f1f99019" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/treesearch/pubs/22150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10463,51 +10463,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 128–148.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VTFPR (Vermont Department of Forests, Parks and Recreation) (2011) Forest Insect and Disease Conditions in Vermont 2011. Vermont Agency of Natural Resources, Department of Forests, Parks &amp; Recreation, Waterbury (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60116a9cb67e05ac7" w:history="1">
+      <w:hyperlink r:id="rId13556ab73f1f99209" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10787,51 +10787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13056a9cb67e05d78" w:history="1">
+      <w:hyperlink r:id="rId12016ab73f1f9941a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10916,51 +10916,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 158-165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37456a9cb67e05e9c" w:history="1">
+      <w:hyperlink r:id="rId28436ab73f1f9950d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11056,137 +11056,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99584970">
+  <w:abstractNum w:abstractNumId="87026540">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18057582">
+    <w:lvl w:ilvl="0" w:tplc="51971511">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18057582" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51971511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18057582" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51971511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18057582" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51971511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18057582" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51971511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18057582" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51971511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18057582" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51971511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18057582" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51971511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18057582" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51971511" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99584969">
+  <w:abstractNum w:abstractNumId="87026539">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51498437">
+    <w:lvl w:ilvl="0" w:tplc="65461683">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11938,55 +11938,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99584969">
-    <w:abstractNumId w:val="99584969"/>
+  <w:num w:numId="87026539">
+    <w:abstractNumId w:val="87026539"/>
   </w:num>
-  <w:num w:numId="99584970">
-    <w:abstractNumId w:val="99584970"/>
+  <w:num w:numId="87026540">
+    <w:abstractNumId w:val="87026540"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23536,51 +23536,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId145519459" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId845681456" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10386a9cb67df3bd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId39786a9cb67df3c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId67046a9cb67e0044e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId13196a9cb67e03a87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId70286a9cb67e041fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId26646a9cb67e0425d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId70316a9cb67e047fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId79296a9cb67e0577d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId73886a9cb67e058e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId60116a9cb67e05ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId13056a9cb67e05d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37456a9cb67e05e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId54336a9cb67e002a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54336a9cb67e002a0.jpg"/><Relationship Id="rId49716a9cb67e01898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49716a9cb67e01898.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId880401115" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId411928064" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11396ab73f1f93868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId69516ab73f1f938b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId99096ab73f1f94485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId92316ab73f1f974c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId50026ab73f1f97b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId82306ab73f1f97bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId17476ab73f1f98186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId56416ab73f1f98eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId41276ab73f1f99019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId13556ab73f1f99209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId12016ab73f1f9941a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28436ab73f1f9950d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId10466ab73f1f94347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10466ab73f1f94347.jpg"/><Relationship Id="rId84876ab73f1f956c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84876ab73f1f956c2.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>