--- v17 (2026-09-26)
+++ v18 (2026-10-16)
@@ -336,88 +336,111 @@
               <w:t xml:space="preserve"> Weber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> two-lined chestnut borer, twolined chestnut borer (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11396ab73f1f93868" w:history="1">
+            <w:hyperlink r:id="rId81736ad1b8ca31609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69516ab73f1f938b0" w:history="1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:position w:val="-3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">EU Categorization:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="-3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43366ad1b8ca31673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89398352" name="name95186ab73f1f94349" descr="7307.jpg"/>
+                  <wp:docPr id="24683902" name="name80856ad1b8ca31c8b" descr="7307.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7307.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10466ab73f1f94347" cstate="print"/>
+                          <a:blip r:embed="rId62976ad1b8ca31c89" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99096ab73f1f94485" w:history="1">
+            <w:hyperlink r:id="rId10546ad1b8ca31db7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1481,63 +1504,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered to be established in Turkey (EPPO, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3051957" name="name63116ab73f1f956c5" descr="AGRLBL_distribution_map.jpg"/>
+            <wp:docPr id="12743480" name="name52426ad1b8ca32f38" descr="AGRLBL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLBL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84876ab73f1f956c2" cstate="print"/>
+                    <a:blip r:embed="rId46136ad1b8ca32f35" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5931,51 +5954,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e33185. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92316ab73f1f974c4" w:history="1">
+      <w:hyperlink r:id="rId58256ad1b8ca34d6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0033185.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6973,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Alert List: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Coleoptera: Buprestidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50026ab73f1f97b99" w:history="1">
+      <w:hyperlink r:id="rId64116ad1b8ca355a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7032,51 +7055,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-24767 Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82306ab73f1f97bf9" w:history="1">
+      <w:hyperlink r:id="rId45606ad1b8ca3560a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7924,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 337–343.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Smitley DR, Sadof CS, Williamson RC &amp; Nixon PL (2014) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17476ab73f1f98186" w:history="1">
+      <w:hyperlink r:id="rId49476ad1b8ca35be3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9955,51 +9978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portal Quercus (2017) Quercus portal: A European genetic and genomic web resources for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56416ab73f1f98eb7" w:history="1">
+      <w:hyperlink r:id="rId11156ad1b8ca36a14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arachne.pierroton.inra.fr/QuercusPortal/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10170,51 +10193,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2344–2353.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Guide to Insect Borers in North American Broadleaf Trees and Shrubs. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41276ab73f1f99019" w:history="1">
+      <w:hyperlink r:id="rId98196ad1b8ca36c64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/treesearch/pubs/22150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10463,51 +10486,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 128–148.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VTFPR (Vermont Department of Forests, Parks and Recreation) (2011) Forest Insect and Disease Conditions in Vermont 2011. Vermont Agency of Natural Resources, Department of Forests, Parks &amp; Recreation, Waterbury (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13556ab73f1f99209" w:history="1">
+      <w:hyperlink r:id="rId81426ad1b8ca36e49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10787,51 +10810,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12016ab73f1f9941a" w:history="1">
+      <w:hyperlink r:id="rId27196ad1b8ca37067" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10916,51 +10939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 158-165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28436ab73f1f9950d" w:history="1">
+      <w:hyperlink r:id="rId88926ad1b8ca37143" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11056,137 +11079,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87026540">
+  <w:abstractNum w:abstractNumId="11530209">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51971511">
+    <w:lvl w:ilvl="0" w:tplc="70189669">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51971511" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70189669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51971511" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70189669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51971511" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70189669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51971511" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70189669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51971511" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70189669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51971511" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70189669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51971511" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70189669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51971511" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70189669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87026539">
+  <w:abstractNum w:abstractNumId="11530208">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65461683">
+    <w:lvl w:ilvl="0" w:tplc="21919156">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11938,55 +11961,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87026539">
-    <w:abstractNumId w:val="87026539"/>
+  <w:num w:numId="11530208">
+    <w:abstractNumId w:val="11530208"/>
   </w:num>
-  <w:num w:numId="87026540">
-    <w:abstractNumId w:val="87026540"/>
+  <w:num w:numId="11530209">
+    <w:abstractNumId w:val="11530209"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23536,51 +23559,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId880401115" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId411928064" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11396ab73f1f93868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId69516ab73f1f938b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId99096ab73f1f94485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId92316ab73f1f974c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId50026ab73f1f97b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId82306ab73f1f97bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId17476ab73f1f98186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId56416ab73f1f98eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId41276ab73f1f99019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId13556ab73f1f99209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId12016ab73f1f9941a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28436ab73f1f9950d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId10466ab73f1f94347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10466ab73f1f94347.jpg"/><Relationship Id="rId84876ab73f1f956c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84876ab73f1f956c2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId430875517" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId788725490" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81736ad1b8ca31609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId43366ad1b8ca31673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId10546ad1b8ca31db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId58256ad1b8ca34d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId64116ad1b8ca355a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId45606ad1b8ca3560a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId49476ad1b8ca35be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId11156ad1b8ca36a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId98196ad1b8ca36c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId81426ad1b8ca36e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId27196ad1b8ca37067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88926ad1b8ca37143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId62976ad1b8ca31c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62976ad1b8ca31c89.jpg"/><Relationship Id="rId46136ad1b8ca32f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46136ad1b8ca32f35.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>