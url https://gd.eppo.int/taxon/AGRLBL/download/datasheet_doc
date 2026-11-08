--- v18 (2026-10-16)
+++ v19 (2026-11-08)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Weber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> two-lined chestnut borer, twolined chestnut borer (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81736ad1b8ca31609" w:history="1">
+            <w:hyperlink r:id="rId78506af0b51dcdb8f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43366ad1b8ca31673" w:history="1">
+            <w:hyperlink r:id="rId75406af0b51dcdbd1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24683902" name="name80856ad1b8ca31c8b" descr="7307.jpg"/>
+                  <wp:docPr id="33921594" name="name95756af0b51dce87f" descr="7307.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7307.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62976ad1b8ca31c89" cstate="print"/>
+                          <a:blip r:embed="rId47946af0b51dce874" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10546ad1b8ca31db7" w:history="1">
+            <w:hyperlink r:id="rId60156af0b51dceb52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1504,63 +1504,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered to be established in Turkey (EPPO, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12743480" name="name52426ad1b8ca32f38" descr="AGRLBL_distribution_map.jpg"/>
+            <wp:docPr id="66377994" name="name72366af0b51dd02cc" descr="AGRLBL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLBL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46136ad1b8ca32f35" cstate="print"/>
+                    <a:blip r:embed="rId74596af0b51dd02c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5954,51 +5954,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e33185. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58256ad1b8ca34d6e" w:history="1">
+      <w:hyperlink r:id="rId69126af0b51dd1560" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0033185.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Alert List: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Coleoptera: Buprestidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64116ad1b8ca355a6" w:history="1">
+      <w:hyperlink r:id="rId83926af0b51dd192f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7055,51 +7055,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-24767 Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45606ad1b8ca3560a" w:history="1">
+      <w:hyperlink r:id="rId20936af0b51dd1967" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7924,51 +7924,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 337–343.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Smitley DR, Sadof CS, Williamson RC &amp; Nixon PL (2014) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49476ad1b8ca35be3" w:history="1">
+      <w:hyperlink r:id="rId58006af0b51dd1c9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9978,51 +9978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portal Quercus (2017) Quercus portal: A European genetic and genomic web resources for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11156ad1b8ca36a14" w:history="1">
+      <w:hyperlink r:id="rId99266af0b51dd240c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arachne.pierroton.inra.fr/QuercusPortal/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10193,51 +10193,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2344–2353.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Guide to Insect Borers in North American Broadleaf Trees and Shrubs. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98196ad1b8ca36c64" w:history="1">
+      <w:hyperlink r:id="rId44146af0b51dd24d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/treesearch/pubs/22150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10486,51 +10486,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 128–148.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VTFPR (Vermont Department of Forests, Parks and Recreation) (2011) Forest Insect and Disease Conditions in Vermont 2011. Vermont Agency of Natural Resources, Department of Forests, Parks &amp; Recreation, Waterbury (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81426ad1b8ca36e49" w:history="1">
+      <w:hyperlink r:id="rId67816af0b51dd25f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10810,51 +10810,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27196ad1b8ca37067" w:history="1">
+      <w:hyperlink r:id="rId57026af0b51dd271b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10939,51 +10939,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 158-165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88926ad1b8ca37143" w:history="1">
+      <w:hyperlink r:id="rId29166af0b51dd2792" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11079,137 +11079,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11530209">
+  <w:abstractNum w:abstractNumId="71180596">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70189669">
+    <w:lvl w:ilvl="0" w:tplc="84032074">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70189669" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84032074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70189669" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84032074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70189669" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84032074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70189669" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84032074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70189669" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84032074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70189669" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84032074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70189669" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84032074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70189669" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84032074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11530208">
+  <w:abstractNum w:abstractNumId="71180595">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21919156">
+    <w:lvl w:ilvl="0" w:tplc="62356019">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11961,55 +11961,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11530208">
-    <w:abstractNumId w:val="11530208"/>
+  <w:num w:numId="71180595">
+    <w:abstractNumId w:val="71180595"/>
   </w:num>
-  <w:num w:numId="11530209">
-    <w:abstractNumId w:val="11530209"/>
+  <w:num w:numId="71180596">
+    <w:abstractNumId w:val="71180596"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23559,51 +23559,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId430875517" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId788725490" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81736ad1b8ca31609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId43366ad1b8ca31673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId10546ad1b8ca31db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId58256ad1b8ca34d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId64116ad1b8ca355a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId45606ad1b8ca3560a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId49476ad1b8ca35be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId11156ad1b8ca36a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId98196ad1b8ca36c64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId81426ad1b8ca36e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId27196ad1b8ca37067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88926ad1b8ca37143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId62976ad1b8ca31c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62976ad1b8ca31c89.jpg"/><Relationship Id="rId46136ad1b8ca32f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46136ad1b8ca32f35.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId610610911" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId104574066" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78506af0b51dcdb8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId75406af0b51dcdbd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId60156af0b51dceb52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId69126af0b51dd1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId83926af0b51dd192f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId20936af0b51dd1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId58006af0b51dd1c9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId99266af0b51dd240c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId44146af0b51dd24d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId67816af0b51dd25f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId57026af0b51dd271b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29166af0b51dd2792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId47946af0b51dce874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47946af0b51dce874.jpg"/><Relationship Id="rId74596af0b51dd02c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74596af0b51dd02c8.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>