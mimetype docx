--- v8 (2026-03-27)
+++ v9 (2026-04-16)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Weber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> two-lined chestnut borer, twolined chestnut borer (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127169c6324e27446" w:history="1">
+            <w:hyperlink r:id="rId901869e0bcd9ed206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691069c6324e2748b" w:history="1">
+            <w:hyperlink r:id="rId666569e0bcd9ed24c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22437847" name="name244869c6324e27a6f" descr="7307.jpg"/>
+                  <wp:docPr id="1634085" name="name661669e0bcd9ed8e7" descr="7307.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7307.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId425269c6324e27a6e" cstate="print"/>
+                          <a:blip r:embed="rId900569e0bcd9ed8e6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId335669c6324e27ba3" w:history="1">
+            <w:hyperlink r:id="rId833669e0bcd9ed9f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1481,63 +1481,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered to be established in Turkey (EPPO, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20357417" name="name360869c6324e28ee2" descr="AGRLBL_distribution_map.jpg"/>
+            <wp:docPr id="97125925" name="name359769e0bcd9ef15e" descr="AGRLBL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLBL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId156269c6324e28edf" cstate="print"/>
+                    <a:blip r:embed="rId132569e0bcd9ef15a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5931,51 +5931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e33185. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId939769c6324e2ace7" w:history="1">
+      <w:hyperlink r:id="rId531369e0bcd9f103f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0033185.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6973,51 +6973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Alert List: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Coleoptera: Buprestidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId596069c6324e2b3b1" w:history="1">
+      <w:hyperlink r:id="rId313969e0bcd9f1709" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-24767 Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId847869c6324e2b411" w:history="1">
+      <w:hyperlink r:id="rId657469e0bcd9f176b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7901,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 337–343.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Smitley DR, Sadof CS, Williamson RC &amp; Nixon PL (2014) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304569c6324e2b9ac" w:history="1">
+      <w:hyperlink r:id="rId753769e0bcd9f1ceb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9955,51 +9955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portal Quercus (2017) Quercus portal: A European genetic and genomic web resources for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId481769c6324e2c6bf" w:history="1">
+      <w:hyperlink r:id="rId449869e0bcd9f2a2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arachne.pierroton.inra.fr/QuercusPortal/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10170,51 +10170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2344–2353.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Guide to Insect Borers in North American Broadleaf Trees and Shrubs. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId844069c6324e2c820" w:history="1">
+      <w:hyperlink r:id="rId966169e0bcd9f2b9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/treesearch/pubs/22150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10463,51 +10463,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 128–148.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VTFPR (Vermont Department of Forests, Parks and Recreation) (2011) Forest Insect and Disease Conditions in Vermont 2011. Vermont Agency of Natural Resources, Department of Forests, Parks &amp; Recreation, Waterbury (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId588169c6324e2ca07" w:history="1">
+      <w:hyperlink r:id="rId788369e0bcd9f2d73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10787,51 +10787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId521369c6324e2cc14" w:history="1">
+      <w:hyperlink r:id="rId103569e0bcd9f2f80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10916,51 +10916,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 158-165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId510669c6324e2cce6" w:history="1">
+      <w:hyperlink r:id="rId280969e0bcd9f3054" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11056,137 +11056,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70387696">
+  <w:abstractNum w:abstractNumId="67156122">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29192087">
+    <w:lvl w:ilvl="0" w:tplc="34238408">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29192087" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34238408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29192087" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34238408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29192087" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34238408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29192087" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34238408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29192087" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34238408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29192087" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34238408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29192087" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34238408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29192087" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34238408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70387695">
+  <w:abstractNum w:abstractNumId="67156121">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38153384">
+    <w:lvl w:ilvl="0" w:tplc="33644259">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11938,55 +11938,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70387695">
-    <w:abstractNumId w:val="70387695"/>
+  <w:num w:numId="67156121">
+    <w:abstractNumId w:val="67156121"/>
   </w:num>
-  <w:num w:numId="70387696">
-    <w:abstractNumId w:val="70387696"/>
+  <w:num w:numId="67156122">
+    <w:abstractNumId w:val="67156122"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23536,51 +23536,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId958545019" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId457975218" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId127169c6324e27446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId691069c6324e2748b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId335669c6324e27ba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId939769c6324e2ace7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId596069c6324e2b3b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId847869c6324e2b411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId304569c6324e2b9ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId481769c6324e2c6bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId844069c6324e2c820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId588169c6324e2ca07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId521369c6324e2cc14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId510669c6324e2cce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId425269c6324e27a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId425269c6324e27a6e.jpg"/><Relationship Id="rId156269c6324e28edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId156269c6324e28edf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId856043735" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId254080007" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId901869e0bcd9ed206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId666569e0bcd9ed24c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId833669e0bcd9ed9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId531369e0bcd9f103f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId313969e0bcd9f1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId657469e0bcd9f176b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId753769e0bcd9f1ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId449869e0bcd9f2a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId966169e0bcd9f2b9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId788369e0bcd9f2d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId103569e0bcd9f2f80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId280969e0bcd9f3054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId900569e0bcd9ed8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId900569e0bcd9ed8e6.jpg"/><Relationship Id="rId132569e0bcd9ef15a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId132569e0bcd9ef15a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>