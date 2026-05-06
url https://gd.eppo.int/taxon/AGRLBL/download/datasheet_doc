--- v9 (2026-04-16)
+++ v10 (2026-05-06)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Weber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> two-lined chestnut borer, twolined chestnut borer (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId901869e0bcd9ed206" w:history="1">
+            <w:hyperlink r:id="rId949469fb32ccc786d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666569e0bcd9ed24c" w:history="1">
+            <w:hyperlink r:id="rId158269fb32ccc78b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1634085" name="name661669e0bcd9ed8e7" descr="7307.jpg"/>
+                  <wp:docPr id="92354621" name="name152369fb32ccc7f45" descr="7307.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7307.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId900569e0bcd9ed8e6" cstate="print"/>
+                          <a:blip r:embed="rId899669fb32ccc7f43" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId833669e0bcd9ed9f7" w:history="1">
+            <w:hyperlink r:id="rId717669fb32ccc808f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1481,63 +1481,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered to be established in Turkey (EPPO, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97125925" name="name359769e0bcd9ef15e" descr="AGRLBL_distribution_map.jpg"/>
+            <wp:docPr id="76267604" name="name939869fb32ccc935a" descr="AGRLBL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLBL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId132569e0bcd9ef15a" cstate="print"/>
+                    <a:blip r:embed="rId446369fb32ccc9357" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5931,51 +5931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e33185. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId531369e0bcd9f103f" w:history="1">
+      <w:hyperlink r:id="rId375469fb32cccb1ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0033185.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6973,51 +6973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Alert List: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Coleoptera: Buprestidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId313969e0bcd9f1709" w:history="1">
+      <w:hyperlink r:id="rId692269fb32cccb8f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-24767 Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId657469e0bcd9f176b" w:history="1">
+      <w:hyperlink r:id="rId976869fb32cccb959" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7901,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 337–343.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Smitley DR, Sadof CS, Williamson RC &amp; Nixon PL (2014) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId753769e0bcd9f1ceb" w:history="1">
+      <w:hyperlink r:id="rId306369fb32cccbf1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9955,51 +9955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portal Quercus (2017) Quercus portal: A European genetic and genomic web resources for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449869e0bcd9f2a2c" w:history="1">
+      <w:hyperlink r:id="rId126569fb32cccccca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arachne.pierroton.inra.fr/QuercusPortal/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10170,51 +10170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2344–2353.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Guide to Insect Borers in North American Broadleaf Trees and Shrubs. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId966169e0bcd9f2b9a" w:history="1">
+      <w:hyperlink r:id="rId724969fb32cccce3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/treesearch/pubs/22150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10463,51 +10463,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 128–148.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VTFPR (Vermont Department of Forests, Parks and Recreation) (2011) Forest Insect and Disease Conditions in Vermont 2011. Vermont Agency of Natural Resources, Department of Forests, Parks &amp; Recreation, Waterbury (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId788369e0bcd9f2d73" w:history="1">
+      <w:hyperlink r:id="rId525069fb32cccd017" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10787,51 +10787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103569e0bcd9f2f80" w:history="1">
+      <w:hyperlink r:id="rId717369fb32cccd270" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10916,51 +10916,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 158-165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280969e0bcd9f3054" w:history="1">
+      <w:hyperlink r:id="rId553669fb32cccd349" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11056,137 +11056,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67156122">
+  <w:abstractNum w:abstractNumId="29404735">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34238408">
+    <w:lvl w:ilvl="0" w:tplc="75384906">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34238408" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75384906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34238408" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75384906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34238408" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75384906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34238408" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75384906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34238408" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75384906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34238408" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75384906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34238408" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75384906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34238408" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75384906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67156121">
+  <w:abstractNum w:abstractNumId="29404734">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33644259">
+    <w:lvl w:ilvl="0" w:tplc="90309230">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11938,55 +11938,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67156121">
-    <w:abstractNumId w:val="67156121"/>
+  <w:num w:numId="29404734">
+    <w:abstractNumId w:val="29404734"/>
   </w:num>
-  <w:num w:numId="67156122">
-    <w:abstractNumId w:val="67156122"/>
+  <w:num w:numId="29404735">
+    <w:abstractNumId w:val="29404735"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23536,51 +23536,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId856043735" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId254080007" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId901869e0bcd9ed206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId666569e0bcd9ed24c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId833669e0bcd9ed9f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId531369e0bcd9f103f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId313969e0bcd9f1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId657469e0bcd9f176b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId753769e0bcd9f1ceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId449869e0bcd9f2a2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId966169e0bcd9f2b9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId788369e0bcd9f2d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId103569e0bcd9f2f80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId280969e0bcd9f3054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId900569e0bcd9ed8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId900569e0bcd9ed8e6.jpg"/><Relationship Id="rId132569e0bcd9ef15a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId132569e0bcd9ef15a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId523995249" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId965004256" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId949469fb32ccc786d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId158269fb32ccc78b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId717669fb32ccc808f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId375469fb32cccb1ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId692269fb32cccb8f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId976869fb32cccb959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId306369fb32cccbf1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId126569fb32cccccca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId724969fb32cccce3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId525069fb32cccd017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId717369fb32cccd270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId553669fb32cccd349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId899669fb32ccc7f43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId899669fb32ccc7f43.jpg"/><Relationship Id="rId446369fb32ccc9357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId446369fb32ccc9357.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>