--- v10 (2026-05-06)
+++ v11 (2026-05-26)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Weber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> two-lined chestnut borer, twolined chestnut borer (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId949469fb32ccc786d" w:history="1">
+            <w:hyperlink r:id="rId12146a1612a7ce1f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158269fb32ccc78b2" w:history="1">
+            <w:hyperlink r:id="rId62136a1612a7ce241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92354621" name="name152369fb32ccc7f45" descr="7307.jpg"/>
+                  <wp:docPr id="73953041" name="name96856a1612a7ce93b" descr="7307.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7307.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId899669fb32ccc7f43" cstate="print"/>
+                          <a:blip r:embed="rId42786a1612a7ce939" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId717669fb32ccc808f" w:history="1">
+            <w:hyperlink r:id="rId22946a1612a7cea86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1481,63 +1481,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered to be established in Turkey (EPPO, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76267604" name="name939869fb32ccc935a" descr="AGRLBL_distribution_map.jpg"/>
+            <wp:docPr id="74462060" name="name45646a1612a7cfe1b" descr="AGRLBL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLBL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId446369fb32ccc9357" cstate="print"/>
+                    <a:blip r:embed="rId76506a1612a7cfe18" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5931,51 +5931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e33185. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId375469fb32cccb1ea" w:history="1">
+      <w:hyperlink r:id="rId99296a1612a7d1e2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0033185.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6973,51 +6973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Alert List: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Coleoptera: Buprestidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId692269fb32cccb8f8" w:history="1">
+      <w:hyperlink r:id="rId97346a1612a7d2528" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-24767 Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId976869fb32cccb959" w:history="1">
+      <w:hyperlink r:id="rId61016a1612a7d258b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7901,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 337–343.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Smitley DR, Sadof CS, Williamson RC &amp; Nixon PL (2014) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId306369fb32cccbf1c" w:history="1">
+      <w:hyperlink r:id="rId81356a1612a7d2b3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9955,51 +9955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portal Quercus (2017) Quercus portal: A European genetic and genomic web resources for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126569fb32cccccca" w:history="1">
+      <w:hyperlink r:id="rId21976a1612a7d3877" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arachne.pierroton.inra.fr/QuercusPortal/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10170,51 +10170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2344–2353.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Guide to Insect Borers in North American Broadleaf Trees and Shrubs. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId724969fb32cccce3a" w:history="1">
+      <w:hyperlink r:id="rId17376a1612a7d39d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/treesearch/pubs/22150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10463,51 +10463,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 128–148.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VTFPR (Vermont Department of Forests, Parks and Recreation) (2011) Forest Insect and Disease Conditions in Vermont 2011. Vermont Agency of Natural Resources, Department of Forests, Parks &amp; Recreation, Waterbury (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId525069fb32cccd017" w:history="1">
+      <w:hyperlink r:id="rId84886a1612a7d3cae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10787,51 +10787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId717369fb32cccd270" w:history="1">
+      <w:hyperlink r:id="rId28596a1612a7d3ee0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10916,51 +10916,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 158-165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId553669fb32cccd349" w:history="1">
+      <w:hyperlink r:id="rId81046a1612a7d3fb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11056,137 +11056,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29404735">
+  <w:abstractNum w:abstractNumId="50699535">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75384906">
+    <w:lvl w:ilvl="0" w:tplc="65884345">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75384906" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65884345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75384906" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65884345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75384906" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65884345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75384906" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65884345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75384906" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65884345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75384906" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65884345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75384906" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65884345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75384906" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65884345" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29404734">
+  <w:abstractNum w:abstractNumId="50699534">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90309230">
+    <w:lvl w:ilvl="0" w:tplc="35629962">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11938,55 +11938,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29404734">
-    <w:abstractNumId w:val="29404734"/>
+  <w:num w:numId="50699534">
+    <w:abstractNumId w:val="50699534"/>
   </w:num>
-  <w:num w:numId="29404735">
-    <w:abstractNumId w:val="29404735"/>
+  <w:num w:numId="50699535">
+    <w:abstractNumId w:val="50699535"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23536,51 +23536,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId523995249" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId965004256" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId949469fb32ccc786d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId158269fb32ccc78b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId717669fb32ccc808f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId375469fb32cccb1ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId692269fb32cccb8f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId976869fb32cccb959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId306369fb32cccbf1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId126569fb32cccccca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId724969fb32cccce3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId525069fb32cccd017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId717369fb32cccd270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId553669fb32cccd349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId899669fb32ccc7f43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId899669fb32ccc7f43.jpg"/><Relationship Id="rId446369fb32ccc9357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId446369fb32ccc9357.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120757265" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId824271041" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12146a1612a7ce1f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId62136a1612a7ce241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId22946a1612a7cea86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId99296a1612a7d1e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId97346a1612a7d2528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId61016a1612a7d258b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId81356a1612a7d2b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId21976a1612a7d3877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId17376a1612a7d39d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId84886a1612a7d3cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId28596a1612a7d3ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81046a1612a7d3fb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId42786a1612a7ce939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42786a1612a7ce939.jpg"/><Relationship Id="rId76506a1612a7cfe18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76506a1612a7cfe18.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>