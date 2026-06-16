--- v11 (2026-05-26)
+++ v12 (2026-06-16)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Weber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> two-lined chestnut borer, twolined chestnut borer (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12146a1612a7ce1f9" w:history="1">
+            <w:hyperlink r:id="rId21046a30c44a728c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62136a1612a7ce241" w:history="1">
+            <w:hyperlink r:id="rId80526a30c44a7290c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73953041" name="name96856a1612a7ce93b" descr="7307.jpg"/>
+                  <wp:docPr id="59016116" name="name21736a30c44a72f95" descr="7307.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7307.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42786a1612a7ce939" cstate="print"/>
+                          <a:blip r:embed="rId64236a30c44a72f92" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId22946a1612a7cea86" w:history="1">
+            <w:hyperlink r:id="rId22786a30c44a7356b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1481,63 +1481,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered to be established in Turkey (EPPO, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74462060" name="name45646a1612a7cfe1b" descr="AGRLBL_distribution_map.jpg"/>
+            <wp:docPr id="91729109" name="name85426a30c44a74b27" descr="AGRLBL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLBL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76506a1612a7cfe18" cstate="print"/>
+                    <a:blip r:embed="rId97936a30c44a74b23" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5931,51 +5931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e33185. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99296a1612a7d1e2e" w:history="1">
+      <w:hyperlink r:id="rId20916a30c44a769e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0033185.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6973,51 +6973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Alert List: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Coleoptera: Buprestidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97346a1612a7d2528" w:history="1">
+      <w:hyperlink r:id="rId28356a30c44a77088" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-24767 Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61016a1612a7d258b" w:history="1">
+      <w:hyperlink r:id="rId51966a30c44a770e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7901,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 337–343.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Smitley DR, Sadof CS, Williamson RC &amp; Nixon PL (2014) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81356a1612a7d2b3e" w:history="1">
+      <w:hyperlink r:id="rId79986a30c44a77697" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9955,51 +9955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portal Quercus (2017) Quercus portal: A European genetic and genomic web resources for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21976a1612a7d3877" w:history="1">
+      <w:hyperlink r:id="rId30216a30c44a783e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arachne.pierroton.inra.fr/QuercusPortal/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10170,51 +10170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2344–2353.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Guide to Insect Borers in North American Broadleaf Trees and Shrubs. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17376a1612a7d39d9" w:history="1">
+      <w:hyperlink r:id="rId63956a30c44a7854a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/treesearch/pubs/22150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10463,51 +10463,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 128–148.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VTFPR (Vermont Department of Forests, Parks and Recreation) (2011) Forest Insect and Disease Conditions in Vermont 2011. Vermont Agency of Natural Resources, Department of Forests, Parks &amp; Recreation, Waterbury (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84886a1612a7d3cae" w:history="1">
+      <w:hyperlink r:id="rId35976a30c44a78736" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10787,51 +10787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28596a1612a7d3ee0" w:history="1">
+      <w:hyperlink r:id="rId69416a30c44a78945" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10916,51 +10916,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 158-165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81046a1612a7d3fb9" w:history="1">
+      <w:hyperlink r:id="rId89126a30c44a78a1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11056,137 +11056,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50699535">
+  <w:abstractNum w:abstractNumId="18031240">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65884345">
+    <w:lvl w:ilvl="0" w:tplc="41257378">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65884345" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41257378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65884345" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41257378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65884345" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41257378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65884345" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41257378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65884345" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41257378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65884345" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41257378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65884345" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41257378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65884345" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41257378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50699534">
+  <w:abstractNum w:abstractNumId="18031239">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35629962">
+    <w:lvl w:ilvl="0" w:tplc="85056844">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11938,55 +11938,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50699534">
-    <w:abstractNumId w:val="50699534"/>
+  <w:num w:numId="18031239">
+    <w:abstractNumId w:val="18031239"/>
   </w:num>
-  <w:num w:numId="50699535">
-    <w:abstractNumId w:val="50699535"/>
+  <w:num w:numId="18031240">
+    <w:abstractNumId w:val="18031240"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23536,51 +23536,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120757265" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId824271041" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12146a1612a7ce1f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId62136a1612a7ce241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId22946a1612a7cea86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId99296a1612a7d1e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId97346a1612a7d2528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId61016a1612a7d258b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId81356a1612a7d2b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId21976a1612a7d3877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId17376a1612a7d39d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId84886a1612a7d3cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId28596a1612a7d3ee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81046a1612a7d3fb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId42786a1612a7ce939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42786a1612a7ce939.jpg"/><Relationship Id="rId76506a1612a7cfe18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76506a1612a7cfe18.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId466808783" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId876509353" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21046a30c44a728c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId80526a30c44a7290c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId22786a30c44a7356b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId20916a30c44a769e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId28356a30c44a77088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId51966a30c44a770e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId79986a30c44a77697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId30216a30c44a783e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId63956a30c44a7854a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId35976a30c44a78736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId69416a30c44a78945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89126a30c44a78a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId64236a30c44a72f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64236a30c44a72f92.jpg"/><Relationship Id="rId97936a30c44a74b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97936a30c44a74b23.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>