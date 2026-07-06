--- v12 (2026-06-16)
+++ v13 (2026-07-06)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Weber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> two-lined chestnut borer, twolined chestnut borer (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21046a30c44a728c4" w:history="1">
+            <w:hyperlink r:id="rId77096a4c3ba11e196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80526a30c44a7290c" w:history="1">
+            <w:hyperlink r:id="rId13066a4c3ba11e1db" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59016116" name="name21736a30c44a72f95" descr="7307.jpg"/>
+                  <wp:docPr id="23000055" name="name90166a4c3ba11e84e" descr="7307.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7307.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId64236a30c44a72f92" cstate="print"/>
+                          <a:blip r:embed="rId25626a4c3ba11e84c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId22786a30c44a7356b" w:history="1">
+            <w:hyperlink r:id="rId83386a4c3ba11e9bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1481,63 +1481,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered to be established in Turkey (EPPO, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91729109" name="name85426a30c44a74b27" descr="AGRLBL_distribution_map.jpg"/>
+            <wp:docPr id="41891584" name="name21666a4c3ba11fb03" descr="AGRLBL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLBL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97936a30c44a74b23" cstate="print"/>
+                    <a:blip r:embed="rId74186a4c3ba11fb00" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5931,51 +5931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e33185. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20916a30c44a769e3" w:history="1">
+      <w:hyperlink r:id="rId14066a4c3ba121a10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0033185.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6973,51 +6973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Alert List: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Coleoptera: Buprestidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28356a30c44a77088" w:history="1">
+      <w:hyperlink r:id="rId43656a4c3ba1220e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-24767 Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51966a30c44a770e9" w:history="1">
+      <w:hyperlink r:id="rId54836a4c3ba122143" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7901,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 337–343.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Smitley DR, Sadof CS, Williamson RC &amp; Nixon PL (2014) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79986a30c44a77697" w:history="1">
+      <w:hyperlink r:id="rId71566a4c3ba1227de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9955,51 +9955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portal Quercus (2017) Quercus portal: A European genetic and genomic web resources for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30216a30c44a783e6" w:history="1">
+      <w:hyperlink r:id="rId54066a4c3ba12354a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arachne.pierroton.inra.fr/QuercusPortal/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10170,51 +10170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2344–2353.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Guide to Insect Borers in North American Broadleaf Trees and Shrubs. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63956a30c44a7854a" w:history="1">
+      <w:hyperlink r:id="rId35736a4c3ba1236ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/treesearch/pubs/22150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10463,51 +10463,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 128–148.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VTFPR (Vermont Department of Forests, Parks and Recreation) (2011) Forest Insect and Disease Conditions in Vermont 2011. Vermont Agency of Natural Resources, Department of Forests, Parks &amp; Recreation, Waterbury (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35976a30c44a78736" w:history="1">
+      <w:hyperlink r:id="rId20176a4c3ba12388b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10787,51 +10787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69416a30c44a78945" w:history="1">
+      <w:hyperlink r:id="rId59496a4c3ba123ac1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10916,51 +10916,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 158-165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89126a30c44a78a1b" w:history="1">
+      <w:hyperlink r:id="rId59656a4c3ba123b96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11056,137 +11056,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18031240">
+  <w:abstractNum w:abstractNumId="32040049">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41257378">
+    <w:lvl w:ilvl="0" w:tplc="51343448">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41257378" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51343448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41257378" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51343448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41257378" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51343448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41257378" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51343448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41257378" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51343448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41257378" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51343448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41257378" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51343448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41257378" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51343448" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18031239">
+  <w:abstractNum w:abstractNumId="32040048">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85056844">
+    <w:lvl w:ilvl="0" w:tplc="22658951">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11938,55 +11938,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18031239">
-    <w:abstractNumId w:val="18031239"/>
+  <w:num w:numId="32040048">
+    <w:abstractNumId w:val="32040048"/>
   </w:num>
-  <w:num w:numId="18031240">
-    <w:abstractNumId w:val="18031240"/>
+  <w:num w:numId="32040049">
+    <w:abstractNumId w:val="32040049"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23536,51 +23536,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId466808783" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId876509353" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21046a30c44a728c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId80526a30c44a7290c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId22786a30c44a7356b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId20916a30c44a769e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId28356a30c44a77088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId51966a30c44a770e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId79986a30c44a77697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId30216a30c44a783e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId63956a30c44a7854a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId35976a30c44a78736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId69416a30c44a78945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89126a30c44a78a1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId64236a30c44a72f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64236a30c44a72f92.jpg"/><Relationship Id="rId97936a30c44a74b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97936a30c44a74b23.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473280260" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId987615172" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77096a4c3ba11e196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId13066a4c3ba11e1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId83386a4c3ba11e9bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId14066a4c3ba121a10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId43656a4c3ba1220e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId54836a4c3ba122143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId71566a4c3ba1227de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId54066a4c3ba12354a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId35736a4c3ba1236ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId20176a4c3ba12388b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId59496a4c3ba123ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59656a4c3ba123b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId25626a4c3ba11e84c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25626a4c3ba11e84c.jpg"/><Relationship Id="rId74186a4c3ba11fb00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74186a4c3ba11fb00.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>