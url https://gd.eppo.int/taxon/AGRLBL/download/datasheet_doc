--- v13 (2026-07-06)
+++ v14 (2026-07-27)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Weber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> two-lined chestnut borer, twolined chestnut borer (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77096a4c3ba11e196" w:history="1">
+            <w:hyperlink r:id="rId57616a67471f6a130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13066a4c3ba11e1db" w:history="1">
+            <w:hyperlink r:id="rId54186a67471f6a162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23000055" name="name90166a4c3ba11e84e" descr="7307.jpg"/>
+                  <wp:docPr id="51090960" name="name16866a67471f6a504" descr="7307.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7307.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25626a4c3ba11e84c" cstate="print"/>
+                          <a:blip r:embed="rId20726a67471f6a503" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83386a4c3ba11e9bf" w:history="1">
+            <w:hyperlink r:id="rId79966a67471f6a5e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1481,63 +1481,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered to be established in Turkey (EPPO, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41891584" name="name21666a4c3ba11fb03" descr="AGRLBL_distribution_map.jpg"/>
+            <wp:docPr id="52650121" name="name66906a67471f6b1e4" descr="AGRLBL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLBL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74186a4c3ba11fb00" cstate="print"/>
+                    <a:blip r:embed="rId93106a67471f6b1e2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5931,51 +5931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e33185. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14066a4c3ba121a10" w:history="1">
+      <w:hyperlink r:id="rId88556a67471f6c7a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0033185.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6973,51 +6973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Alert List: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Coleoptera: Buprestidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43656a4c3ba1220e0" w:history="1">
+      <w:hyperlink r:id="rId25856a67471f6cc5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-24767 Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54836a4c3ba122143" w:history="1">
+      <w:hyperlink r:id="rId14856a67471f6cc9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7901,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 337–343.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Smitley DR, Sadof CS, Williamson RC &amp; Nixon PL (2014) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71566a4c3ba1227de" w:history="1">
+      <w:hyperlink r:id="rId47386a67471f6d088" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9955,51 +9955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portal Quercus (2017) Quercus portal: A European genetic and genomic web resources for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54066a4c3ba12354a" w:history="1">
+      <w:hyperlink r:id="rId72616a67471f6da2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arachne.pierroton.inra.fr/QuercusPortal/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10170,51 +10170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2344–2353.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Guide to Insect Borers in North American Broadleaf Trees and Shrubs. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35736a4c3ba1236ae" w:history="1">
+      <w:hyperlink r:id="rId81076a67471f6db28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/treesearch/pubs/22150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10463,51 +10463,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 128–148.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VTFPR (Vermont Department of Forests, Parks and Recreation) (2011) Forest Insect and Disease Conditions in Vermont 2011. Vermont Agency of Natural Resources, Department of Forests, Parks &amp; Recreation, Waterbury (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20176a4c3ba12388b" w:history="1">
+      <w:hyperlink r:id="rId22106a67471f6dc7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10787,51 +10787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59496a4c3ba123ac1" w:history="1">
+      <w:hyperlink r:id="rId43126a67471f6ddfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10916,51 +10916,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 158-165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59656a4c3ba123b96" w:history="1">
+      <w:hyperlink r:id="rId85106a67471f6de94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11056,137 +11056,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32040049">
+  <w:abstractNum w:abstractNumId="51453393">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51343448">
+    <w:lvl w:ilvl="0" w:tplc="66145127">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51343448" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66145127" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51343448" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66145127" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51343448" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66145127" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51343448" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66145127" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51343448" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66145127" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51343448" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66145127" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51343448" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66145127" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51343448" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66145127" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32040048">
+  <w:abstractNum w:abstractNumId="51453392">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22658951">
+    <w:lvl w:ilvl="0" w:tplc="61021554">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11938,55 +11938,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32040048">
-    <w:abstractNumId w:val="32040048"/>
+  <w:num w:numId="51453392">
+    <w:abstractNumId w:val="51453392"/>
   </w:num>
-  <w:num w:numId="32040049">
-    <w:abstractNumId w:val="32040049"/>
+  <w:num w:numId="51453393">
+    <w:abstractNumId w:val="51453393"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23536,51 +23536,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473280260" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId987615172" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77096a4c3ba11e196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId13066a4c3ba11e1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId83386a4c3ba11e9bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId14066a4c3ba121a10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId43656a4c3ba1220e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId54836a4c3ba122143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId71566a4c3ba1227de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId54066a4c3ba12354a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId35736a4c3ba1236ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId20176a4c3ba12388b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId59496a4c3ba123ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59656a4c3ba123b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId25626a4c3ba11e84c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25626a4c3ba11e84c.jpg"/><Relationship Id="rId74186a4c3ba11fb00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74186a4c3ba11fb00.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId962178683" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId700448071" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57616a67471f6a130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId54186a67471f6a162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId79966a67471f6a5e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId88556a67471f6c7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId25856a67471f6cc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId14856a67471f6cc9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId47386a67471f6d088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId72616a67471f6da2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId81076a67471f6db28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId22106a67471f6dc7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId43126a67471f6ddfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85106a67471f6de94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId20726a67471f6a503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20726a67471f6a503.jpg"/><Relationship Id="rId93106a67471f6b1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93106a67471f6b1e2.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>