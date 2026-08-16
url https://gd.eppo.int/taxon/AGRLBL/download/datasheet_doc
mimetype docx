--- v14 (2026-07-27)
+++ v15 (2026-08-16)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Weber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> two-lined chestnut borer, twolined chestnut borer (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57616a67471f6a130" w:history="1">
+            <w:hyperlink r:id="rId81706a820a6ff32c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54186a67471f6a162" w:history="1">
+            <w:hyperlink r:id="rId26086a820a6ff330e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51090960" name="name16866a67471f6a504" descr="7307.jpg"/>
+                  <wp:docPr id="59100424" name="name19706a820a6ff3b25" descr="7307.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7307.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20726a67471f6a503" cstate="print"/>
+                          <a:blip r:embed="rId93676a820a6ff3b23" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79966a67471f6a5e6" w:history="1">
+            <w:hyperlink r:id="rId34556a820a6ff3c52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1481,63 +1481,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered to be established in Turkey (EPPO, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52650121" name="name66906a67471f6b1e4" descr="AGRLBL_distribution_map.jpg"/>
+            <wp:docPr id="55620523" name="name82506a820a7000e01" descr="AGRLBL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLBL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93106a67471f6b1e2" cstate="print"/>
+                    <a:blip r:embed="rId37996a820a7000dff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5931,51 +5931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e33185. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88556a67471f6c7a4" w:history="1">
+      <w:hyperlink r:id="rId84076a820a7002c38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0033185.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6973,51 +6973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Alert List: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Coleoptera: Buprestidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25856a67471f6cc5a" w:history="1">
+      <w:hyperlink r:id="rId59816a820a7003364" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-24767 Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14856a67471f6cc9d" w:history="1">
+      <w:hyperlink r:id="rId78476a820a70033c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7901,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 337–343.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Smitley DR, Sadof CS, Williamson RC &amp; Nixon PL (2014) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47386a67471f6d088" w:history="1">
+      <w:hyperlink r:id="rId39796a820a700394b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9955,51 +9955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portal Quercus (2017) Quercus portal: A European genetic and genomic web resources for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72616a67471f6da2e" w:history="1">
+      <w:hyperlink r:id="rId44926a820a700464e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arachne.pierroton.inra.fr/QuercusPortal/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10170,51 +10170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2344–2353.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Guide to Insect Borers in North American Broadleaf Trees and Shrubs. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81076a67471f6db28" w:history="1">
+      <w:hyperlink r:id="rId22696a820a70047b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/treesearch/pubs/22150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10463,51 +10463,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 128–148.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VTFPR (Vermont Department of Forests, Parks and Recreation) (2011) Forest Insect and Disease Conditions in Vermont 2011. Vermont Agency of Natural Resources, Department of Forests, Parks &amp; Recreation, Waterbury (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22106a67471f6dc7f" w:history="1">
+      <w:hyperlink r:id="rId17156a820a7004994" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10787,51 +10787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43126a67471f6ddfe" w:history="1">
+      <w:hyperlink r:id="rId92446a820a7004b9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10916,51 +10916,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 158-165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85106a67471f6de94" w:history="1">
+      <w:hyperlink r:id="rId68756a820a7004c6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11056,137 +11056,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51453393">
+  <w:abstractNum w:abstractNumId="64104806">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66145127">
+    <w:lvl w:ilvl="0" w:tplc="25434212">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66145127" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25434212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66145127" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25434212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66145127" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25434212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66145127" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25434212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66145127" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25434212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66145127" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25434212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66145127" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25434212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66145127" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25434212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51453392">
+  <w:abstractNum w:abstractNumId="64104805">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61021554">
+    <w:lvl w:ilvl="0" w:tplc="46871265">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11938,55 +11938,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51453392">
-    <w:abstractNumId w:val="51453392"/>
+  <w:num w:numId="64104805">
+    <w:abstractNumId w:val="64104805"/>
   </w:num>
-  <w:num w:numId="51453393">
-    <w:abstractNumId w:val="51453393"/>
+  <w:num w:numId="64104806">
+    <w:abstractNumId w:val="64104806"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23536,51 +23536,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId962178683" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId700448071" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57616a67471f6a130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId54186a67471f6a162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId79966a67471f6a5e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId88556a67471f6c7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId25856a67471f6cc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId14856a67471f6cc9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId47386a67471f6d088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId72616a67471f6da2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId81076a67471f6db28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId22106a67471f6dc7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId43126a67471f6ddfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85106a67471f6de94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId20726a67471f6a503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20726a67471f6a503.jpg"/><Relationship Id="rId93106a67471f6b1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93106a67471f6b1e2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId670590939" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId916540692" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81706a820a6ff32c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId26086a820a6ff330e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId34556a820a6ff3c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId84076a820a7002c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId59816a820a7003364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId78476a820a70033c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId39796a820a700394b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId44926a820a700464e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId22696a820a70047b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId17156a820a7004994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId92446a820a7004b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68756a820a7004c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId93676a820a6ff3b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93676a820a6ff3b23.jpg"/><Relationship Id="rId37996a820a7000dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37996a820a7000dff.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>