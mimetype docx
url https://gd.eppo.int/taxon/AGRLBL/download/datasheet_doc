--- v15 (2026-08-16)
+++ v16 (2026-09-06)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Weber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> two-lined chestnut borer, twolined chestnut borer (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81706a820a6ff32c8" w:history="1">
+            <w:hyperlink r:id="rId10386a9cb67df3bd2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26086a820a6ff330e" w:history="1">
+            <w:hyperlink r:id="rId39786a9cb67df3c1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLBL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59100424" name="name19706a820a6ff3b25" descr="7307.jpg"/>
+                  <wp:docPr id="32334457" name="name94106a9cb67e002d8" descr="7307.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="7307.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93676a820a6ff3b23" cstate="print"/>
+                          <a:blip r:embed="rId54336a9cb67e002a0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34556a820a6ff3c52" w:history="1">
+            <w:hyperlink r:id="rId67046a9cb67e0044e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1481,63 +1481,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is considered to be established in Turkey (EPPO, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55620523" name="name82506a820a7000e01" descr="AGRLBL_distribution_map.jpg"/>
+            <wp:docPr id="4162779" name="name21166a9cb67e0189c" descr="AGRLBL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLBL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37996a820a7000dff" cstate="print"/>
+                    <a:blip r:embed="rId49716a9cb67e01898" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5931,51 +5931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e33185. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84076a820a7002c38" w:history="1">
+      <w:hyperlink r:id="rId13196a9cb67e03a87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0033185.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6973,51 +6973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Alert List: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Coleoptera: Buprestidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59816a820a7003364" w:history="1">
+      <w:hyperlink r:id="rId70286a9cb67e041fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7032,51 +7032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) Document 19-24767 Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78476a820a70033c6" w:history="1">
+      <w:hyperlink r:id="rId26646a9cb67e0425d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AGRLBL/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7901,51 +7901,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 337–343.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Smitley DR, Sadof CS, Williamson RC &amp; Nixon PL (2014) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39796a820a700394b" w:history="1">
+      <w:hyperlink r:id="rId70316a9cb67e047fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9955,51 +9955,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portal Quercus (2017) Quercus portal: A European genetic and genomic web resources for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Quercus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44926a820a700464e" w:history="1">
+      <w:hyperlink r:id="rId79296a9cb67e0577d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://arachne.pierroton.inra.fr/QuercusPortal/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10170,51 +10170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2344–2353.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solomon JD (1995) Guide to Insect Borers in North American Broadleaf Trees and Shrubs. USDA Forest Service, Agriculture Handbook, AH-706. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22696a820a70047b9" w:history="1">
+      <w:hyperlink r:id="rId73886a9cb67e058e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/treesearch/pubs/22150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10463,51 +10463,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 128–148.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VTFPR (Vermont Department of Forests, Parks and Recreation) (2011) Forest Insect and Disease Conditions in Vermont 2011. Vermont Agency of Natural Resources, Department of Forests, Parks &amp; Recreation, Waterbury (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17156a820a7004994" w:history="1">
+      <w:hyperlink r:id="rId60116a9cb67e05ac7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 01 August 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10787,51 +10787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus bilineatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92446a820a7004b9b" w:history="1">
+      <w:hyperlink r:id="rId13056a9cb67e05d78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10916,51 +10916,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 158-165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68756a820a7004c6d" w:history="1">
+      <w:hyperlink r:id="rId37456a9cb67e05e9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11056,137 +11056,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64104806">
+  <w:abstractNum w:abstractNumId="99584970">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25434212">
+    <w:lvl w:ilvl="0" w:tplc="18057582">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25434212" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18057582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25434212" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18057582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25434212" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18057582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25434212" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18057582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25434212" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18057582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25434212" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18057582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25434212" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18057582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25434212" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18057582" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64104805">
+  <w:abstractNum w:abstractNumId="99584969">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46871265">
+    <w:lvl w:ilvl="0" w:tplc="51498437">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11938,55 +11938,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64104805">
-    <w:abstractNumId w:val="64104805"/>
+  <w:num w:numId="99584969">
+    <w:abstractNumId w:val="99584969"/>
   </w:num>
-  <w:num w:numId="64104806">
-    <w:abstractNumId w:val="64104806"/>
+  <w:num w:numId="99584970">
+    <w:abstractNumId w:val="99584970"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23536,51 +23536,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId670590939" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId916540692" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81706a820a6ff32c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId26086a820a6ff330e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId34556a820a6ff3c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId84076a820a7002c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId59816a820a7003364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId78476a820a70033c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId39796a820a700394b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId44926a820a700464e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId22696a820a70047b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId17156a820a7004994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId92446a820a7004b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68756a820a7004c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId93676a820a6ff3b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93676a820a6ff3b23.jpg"/><Relationship Id="rId37996a820a7000dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37996a820a7000dff.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId145519459" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId845681456" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10386a9cb67df3bd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/" TargetMode="External"/><Relationship Id="rId39786a9cb67df3c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/categorization" TargetMode="External"/><Relationship Id="rId67046a9cb67e0044e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/photos" TargetMode="External"/><Relationship Id="rId13196a9cb67e03a87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0033185." TargetMode="External"/><Relationship Id="rId70286a9cb67e041fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId26646a9cb67e0425d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLBL/documents" TargetMode="External"/><Relationship Id="rId70316a9cb67e047fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/files/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId79296a9cb67e0577d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arachne.pierroton.inra.fr/QuercusPortal/" TargetMode="External"/><Relationship Id="rId73886a9cb67e058e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/treesearch/pubs/22150" TargetMode="External"/><Relationship Id="rId60116a9cb67e05ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fpr.vermont.gov/sites/fpr/files/Forest_and_Forestry/Forest_Health/Library/Final2011ConditionsReport.pdf" TargetMode="External"/><Relationship Id="rId13056a9cb67e05d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37456a9cb67e05e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12641" TargetMode="External"/><Relationship Id="rId54336a9cb67e002a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54336a9cb67e002a0.jpg"/><Relationship Id="rId49716a9cb67e01898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49716a9cb67e01898.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>