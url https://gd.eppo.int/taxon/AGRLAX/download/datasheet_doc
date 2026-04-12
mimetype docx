--- v8 (2026-03-23)
+++ v9 (2026-04-12)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze birch borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680169c1b9219b72d" w:history="1">
+            <w:hyperlink r:id="rId708969dc2aa72dc8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256569c1b9219b79d" w:history="1">
+            <w:hyperlink r:id="rId430269dc2aa72dcf4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60084810" name="name695469c1b9219b896" descr="6964.jpg"/>
+                  <wp:docPr id="33767387" name="name164069dc2aa72e40f" descr="6964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId328969c1b9219b894" cstate="print"/>
+                          <a:blip r:embed="rId320969dc2aa72e40e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId538169c1b9219b9c0" w:history="1">
+            <w:hyperlink r:id="rId287869dc2aa72e93c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native to much of the boreal and north temperate regions of North America where birch occurs (Bright, 1987; Muilenburg &amp; Herms, 2012). Its current range has expanded into the Southern and Western United States as a result of widespread planting of birch species as ornamental trees (Duckles &amp; Svihra, 1995; Muilenburg &amp; Herms, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25375133" name="name959869c1b9219cd9c" descr="AGRLAX_distribution_map.jpg"/>
+            <wp:docPr id="65926306" name="name550669dc2aa72fd80" descr="AGRLAX_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLAX_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId331969c1b9219cd98" cstate="print"/>
+                    <a:blip r:embed="rId783969dc2aa72fd7e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,51 +6123,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haack RA, Baranchikov Y, Bauer LS &amp; Poland TM (2015) Emerald ash borer biology and invasion history, pp. 1–13. In R Van Driesche, J Duan, K Abell, L Bauer &amp; J Gould (eds.), Biology and control of emerald ash borer. FHTET–2014–09. USDA Forest Service, Forest Health Technology Enterprise Team, Morgantown, WV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337069c1b9219ed82" w:history="1">
+      <w:hyperlink r:id="rId497869dc2aa731cee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8448,51 +8448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId128869c1b9219fc52" w:history="1">
+      <w:hyperlink r:id="rId240569dc2aa732bea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8568,90 +8568,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257769c1b9219fd20" w:history="1">
+      <w:hyperlink r:id="rId737669dc2aa732cc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02510.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53580075" name="name292869c1b9219fdc9" descr="eu_funding_250.png"/>
+            <wp:docPr id="98917353" name="name142669dc2aa7330c8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId236469c1b9219fdc8" cstate="print"/>
+                    <a:blip r:embed="rId100269dc2aa7330c6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8749,137 +8749,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97995165">
+  <w:abstractNum w:abstractNumId="45472140">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50994740">
+    <w:lvl w:ilvl="0" w:tplc="28122592">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50994740" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28122592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50994740" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28122592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50994740" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28122592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50994740" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28122592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50994740" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28122592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50994740" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28122592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50994740" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28122592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50994740" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28122592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97995164">
+  <w:abstractNum w:abstractNumId="45472139">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10632801">
+    <w:lvl w:ilvl="0" w:tplc="20074685">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9631,55 +9631,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97995164">
-    <w:abstractNumId w:val="97995164"/>
+  <w:num w:numId="45472139">
+    <w:abstractNumId w:val="45472139"/>
   </w:num>
-  <w:num w:numId="97995165">
-    <w:abstractNumId w:val="97995165"/>
+  <w:num w:numId="45472140">
+    <w:abstractNumId w:val="45472140"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21229,51 +21229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId820037564" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId324525366" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId680169c1b9219b72d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId256569c1b9219b79d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId538169c1b9219b9c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId337069c1b9219ed82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId128869c1b9219fc52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId257769c1b9219fd20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId328969c1b9219b894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId328969c1b9219b894.jpg"/><Relationship Id="rId331969c1b9219cd98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId331969c1b9219cd98.jpg"/><Relationship Id="rId236469c1b9219fdc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId236469c1b9219fdc8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId701870004" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId676502595" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId708969dc2aa72dc8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId430269dc2aa72dcf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId287869dc2aa72e93c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId497869dc2aa731cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId240569dc2aa732bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId737669dc2aa732cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId320969dc2aa72e40e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId320969dc2aa72e40e.jpg"/><Relationship Id="rId783969dc2aa72fd7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId783969dc2aa72fd7e.jpg"/><Relationship Id="rId100269dc2aa7330c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId100269dc2aa7330c6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>