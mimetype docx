--- v9 (2026-04-12)
+++ v10 (2026-05-03)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze birch borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708969dc2aa72dc8a" w:history="1">
+            <w:hyperlink r:id="rId283369f752639d8cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430269dc2aa72dcf4" w:history="1">
+            <w:hyperlink r:id="rId796669f752639d93e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33767387" name="name164069dc2aa72e40f" descr="6964.jpg"/>
+                  <wp:docPr id="8690812" name="name664169f752639def7" descr="6964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId320969dc2aa72e40e" cstate="print"/>
+                          <a:blip r:embed="rId797569f752639def5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId287869dc2aa72e93c" w:history="1">
+            <w:hyperlink r:id="rId777669f752639e027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native to much of the boreal and north temperate regions of North America where birch occurs (Bright, 1987; Muilenburg &amp; Herms, 2012). Its current range has expanded into the Southern and Western United States as a result of widespread planting of birch species as ornamental trees (Duckles &amp; Svihra, 1995; Muilenburg &amp; Herms, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65926306" name="name550669dc2aa72fd80" descr="AGRLAX_distribution_map.jpg"/>
+            <wp:docPr id="48244380" name="name762369f752639f42f" descr="AGRLAX_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLAX_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId783969dc2aa72fd7e" cstate="print"/>
+                    <a:blip r:embed="rId741769f752639f42b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,51 +6123,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haack RA, Baranchikov Y, Bauer LS &amp; Poland TM (2015) Emerald ash borer biology and invasion history, pp. 1–13. In R Van Driesche, J Duan, K Abell, L Bauer &amp; J Gould (eds.), Biology and control of emerald ash borer. FHTET–2014–09. USDA Forest Service, Forest Health Technology Enterprise Team, Morgantown, WV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId497869dc2aa731cee" w:history="1">
+      <w:hyperlink r:id="rId627569f75263a1519" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8448,51 +8448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId240569dc2aa732bea" w:history="1">
+      <w:hyperlink r:id="rId121069f75263a253d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8568,90 +8568,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId737669dc2aa732cc9" w:history="1">
+      <w:hyperlink r:id="rId950169f75263a28b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02510.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98917353" name="name142669dc2aa7330c8" descr="eu_funding_250.png"/>
+            <wp:docPr id="95496313" name="name909569f75263a2929" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId100269dc2aa7330c6" cstate="print"/>
+                    <a:blip r:embed="rId193069f75263a2928" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8749,137 +8749,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45472140">
+  <w:abstractNum w:abstractNumId="27233402">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28122592">
+    <w:lvl w:ilvl="0" w:tplc="79119487">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28122592" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79119487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28122592" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79119487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28122592" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79119487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28122592" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79119487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28122592" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79119487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28122592" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79119487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28122592" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79119487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28122592" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79119487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45472139">
+  <w:abstractNum w:abstractNumId="27233401">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20074685">
+    <w:lvl w:ilvl="0" w:tplc="20807984">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9631,55 +9631,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45472139">
-    <w:abstractNumId w:val="45472139"/>
+  <w:num w:numId="27233401">
+    <w:abstractNumId w:val="27233401"/>
   </w:num>
-  <w:num w:numId="45472140">
-    <w:abstractNumId w:val="45472140"/>
+  <w:num w:numId="27233402">
+    <w:abstractNumId w:val="27233402"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21229,51 +21229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId701870004" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId676502595" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId708969dc2aa72dc8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId430269dc2aa72dcf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId287869dc2aa72e93c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId497869dc2aa731cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId240569dc2aa732bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId737669dc2aa732cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId320969dc2aa72e40e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId320969dc2aa72e40e.jpg"/><Relationship Id="rId783969dc2aa72fd7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId783969dc2aa72fd7e.jpg"/><Relationship Id="rId100269dc2aa7330c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId100269dc2aa7330c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId782281743" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId290725806" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId283369f752639d8cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId796669f752639d93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId777669f752639e027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId627569f75263a1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId121069f75263a253d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId950169f75263a28b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId797569f752639def5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId797569f752639def5.jpg"/><Relationship Id="rId741769f752639f42b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId741769f752639f42b.jpg"/><Relationship Id="rId193069f75263a2928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId193069f75263a2928.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>