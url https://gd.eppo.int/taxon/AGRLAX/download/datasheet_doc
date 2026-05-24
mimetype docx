--- v10 (2026-05-03)
+++ v11 (2026-05-24)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze birch borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283369f752639d8cf" w:history="1">
+            <w:hyperlink r:id="rId98616a12c7994f84a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796669f752639d93e" w:history="1">
+            <w:hyperlink r:id="rId49236a12c7994f8b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8690812" name="name664169f752639def7" descr="6964.jpg"/>
+                  <wp:docPr id="26705655" name="name10166a12c7994f999" descr="6964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId797569f752639def5" cstate="print"/>
+                          <a:blip r:embed="rId85616a12c7994f998" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId777669f752639e027" w:history="1">
+            <w:hyperlink r:id="rId40036a12c7994fab4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native to much of the boreal and north temperate regions of North America where birch occurs (Bright, 1987; Muilenburg &amp; Herms, 2012). Its current range has expanded into the Southern and Western United States as a result of widespread planting of birch species as ornamental trees (Duckles &amp; Svihra, 1995; Muilenburg &amp; Herms, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48244380" name="name762369f752639f42f" descr="AGRLAX_distribution_map.jpg"/>
+            <wp:docPr id="72035976" name="name68756a12c79950c39" descr="AGRLAX_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLAX_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId741769f752639f42b" cstate="print"/>
+                    <a:blip r:embed="rId65946a12c79950c36" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,51 +6123,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haack RA, Baranchikov Y, Bauer LS &amp; Poland TM (2015) Emerald ash borer biology and invasion history, pp. 1–13. In R Van Driesche, J Duan, K Abell, L Bauer &amp; J Gould (eds.), Biology and control of emerald ash borer. FHTET–2014–09. USDA Forest Service, Forest Health Technology Enterprise Team, Morgantown, WV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId627569f75263a1519" w:history="1">
+      <w:hyperlink r:id="rId97876a12c79952c8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8448,51 +8448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId121069f75263a253d" w:history="1">
+      <w:hyperlink r:id="rId30416a12c79953bf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8568,90 +8568,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId950169f75263a28b8" w:history="1">
+      <w:hyperlink r:id="rId69836a12c79953cc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02510.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95496313" name="name909569f75263a2929" descr="eu_funding_250.png"/>
+            <wp:docPr id="37212230" name="name70066a12c79953d33" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId193069f75263a2928" cstate="print"/>
+                    <a:blip r:embed="rId38426a12c79953d32" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8749,137 +8749,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27233402">
+  <w:abstractNum w:abstractNumId="18784114">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79119487">
+    <w:lvl w:ilvl="0" w:tplc="89800841">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79119487" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89800841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79119487" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89800841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79119487" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89800841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79119487" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89800841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79119487" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89800841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79119487" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89800841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79119487" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89800841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79119487" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89800841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27233401">
+  <w:abstractNum w:abstractNumId="18784113">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20807984">
+    <w:lvl w:ilvl="0" w:tplc="93545884">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9631,55 +9631,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27233401">
-    <w:abstractNumId w:val="27233401"/>
+  <w:num w:numId="18784113">
+    <w:abstractNumId w:val="18784113"/>
   </w:num>
-  <w:num w:numId="27233402">
-    <w:abstractNumId w:val="27233402"/>
+  <w:num w:numId="18784114">
+    <w:abstractNumId w:val="18784114"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21229,51 +21229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId782281743" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId290725806" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId283369f752639d8cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId796669f752639d93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId777669f752639e027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId627569f75263a1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId121069f75263a253d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId950169f75263a28b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId797569f752639def5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId797569f752639def5.jpg"/><Relationship Id="rId741769f752639f42b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId741769f752639f42b.jpg"/><Relationship Id="rId193069f75263a2928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId193069f75263a2928.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId678526050" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId898001962" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98616a12c7994f84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId49236a12c7994f8b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId40036a12c7994fab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId97876a12c79952c8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId30416a12c79953bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69836a12c79953cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId85616a12c7994f998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85616a12c7994f998.jpg"/><Relationship Id="rId65946a12c79950c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65946a12c79950c36.jpg"/><Relationship Id="rId38426a12c79953d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38426a12c79953d32.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>