--- v11 (2026-05-24)
+++ v12 (2026-06-15)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze birch borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98616a12c7994f84a" w:history="1">
+            <w:hyperlink r:id="rId32916a2ff4f4b69c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49236a12c7994f8b7" w:history="1">
+            <w:hyperlink r:id="rId31476a2ff4f4b6a30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26705655" name="name10166a12c7994f999" descr="6964.jpg"/>
+                  <wp:docPr id="82048208" name="name64126a2ff4f4b712c" descr="6964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85616a12c7994f998" cstate="print"/>
+                          <a:blip r:embed="rId80686a2ff4f4b712a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40036a12c7994fab4" w:history="1">
+            <w:hyperlink r:id="rId66556a2ff4f4b7265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native to much of the boreal and north temperate regions of North America where birch occurs (Bright, 1987; Muilenburg &amp; Herms, 2012). Its current range has expanded into the Southern and Western United States as a result of widespread planting of birch species as ornamental trees (Duckles &amp; Svihra, 1995; Muilenburg &amp; Herms, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72035976" name="name68756a12c79950c39" descr="AGRLAX_distribution_map.jpg"/>
+            <wp:docPr id="19886046" name="name78896a2ff4f4b855b" descr="AGRLAX_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLAX_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65946a12c79950c36" cstate="print"/>
+                    <a:blip r:embed="rId43426a2ff4f4b8558" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,51 +6123,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haack RA, Baranchikov Y, Bauer LS &amp; Poland TM (2015) Emerald ash borer biology and invasion history, pp. 1–13. In R Van Driesche, J Duan, K Abell, L Bauer &amp; J Gould (eds.), Biology and control of emerald ash borer. FHTET–2014–09. USDA Forest Service, Forest Health Technology Enterprise Team, Morgantown, WV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97876a12c79952c8f" w:history="1">
+      <w:hyperlink r:id="rId53806a2ff4f4ba548" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8448,51 +8448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30416a12c79953bf8" w:history="1">
+      <w:hyperlink r:id="rId23906a2ff4f4bb433" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8568,90 +8568,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69836a12c79953cc2" w:history="1">
+      <w:hyperlink r:id="rId59896a2ff4f4bb4fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02510.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37212230" name="name70066a12c79953d33" descr="eu_funding_250.png"/>
+            <wp:docPr id="85583705" name="name54566a2ff4f4bb56b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38426a12c79953d32" cstate="print"/>
+                    <a:blip r:embed="rId73096a2ff4f4bb56a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8749,137 +8749,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18784114">
+  <w:abstractNum w:abstractNumId="83298758">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89800841">
+    <w:lvl w:ilvl="0" w:tplc="40470775">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89800841" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40470775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89800841" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40470775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89800841" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40470775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89800841" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40470775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89800841" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40470775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89800841" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40470775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89800841" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40470775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89800841" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40470775" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18784113">
+  <w:abstractNum w:abstractNumId="83298757">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93545884">
+    <w:lvl w:ilvl="0" w:tplc="86659573">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9631,55 +9631,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18784113">
-    <w:abstractNumId w:val="18784113"/>
+  <w:num w:numId="83298757">
+    <w:abstractNumId w:val="83298757"/>
   </w:num>
-  <w:num w:numId="18784114">
-    <w:abstractNumId w:val="18784114"/>
+  <w:num w:numId="83298758">
+    <w:abstractNumId w:val="83298758"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21229,51 +21229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId678526050" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId898001962" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98616a12c7994f84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId49236a12c7994f8b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId40036a12c7994fab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId97876a12c79952c8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId30416a12c79953bf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69836a12c79953cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId85616a12c7994f998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85616a12c7994f998.jpg"/><Relationship Id="rId65946a12c79950c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65946a12c79950c36.jpg"/><Relationship Id="rId38426a12c79953d32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38426a12c79953d32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478047243" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId612651602" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32916a2ff4f4b69c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId31476a2ff4f4b6a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId66556a2ff4f4b7265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId53806a2ff4f4ba548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId23906a2ff4f4bb433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59896a2ff4f4bb4fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId80686a2ff4f4b712a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80686a2ff4f4b712a.jpg"/><Relationship Id="rId43426a2ff4f4b8558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43426a2ff4f4b8558.jpg"/><Relationship Id="rId73096a2ff4f4bb56a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73096a2ff4f4bb56a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>