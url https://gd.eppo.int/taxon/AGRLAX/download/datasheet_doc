--- v12 (2026-06-15)
+++ v13 (2026-07-05)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze birch borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32916a2ff4f4b69c1" w:history="1">
+            <w:hyperlink r:id="rId91266a4a643c65312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31476a2ff4f4b6a30" w:history="1">
+            <w:hyperlink r:id="rId42766a4a643c65390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82048208" name="name64126a2ff4f4b712c" descr="6964.jpg"/>
+                  <wp:docPr id="95159492" name="name89446a4a643c65aa0" descr="6964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80686a2ff4f4b712a" cstate="print"/>
+                          <a:blip r:embed="rId65596a4a643c65a9e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66556a2ff4f4b7265" w:history="1">
+            <w:hyperlink r:id="rId19266a4a643c65bff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native to much of the boreal and north temperate regions of North America where birch occurs (Bright, 1987; Muilenburg &amp; Herms, 2012). Its current range has expanded into the Southern and Western United States as a result of widespread planting of birch species as ornamental trees (Duckles &amp; Svihra, 1995; Muilenburg &amp; Herms, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19886046" name="name78896a2ff4f4b855b" descr="AGRLAX_distribution_map.jpg"/>
+            <wp:docPr id="75593683" name="name74866a4a643c66e80" descr="AGRLAX_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLAX_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43426a2ff4f4b8558" cstate="print"/>
+                    <a:blip r:embed="rId59366a4a643c66e75" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,51 +6123,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haack RA, Baranchikov Y, Bauer LS &amp; Poland TM (2015) Emerald ash borer biology and invasion history, pp. 1–13. In R Van Driesche, J Duan, K Abell, L Bauer &amp; J Gould (eds.), Biology and control of emerald ash borer. FHTET–2014–09. USDA Forest Service, Forest Health Technology Enterprise Team, Morgantown, WV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53806a2ff4f4ba548" w:history="1">
+      <w:hyperlink r:id="rId35466a4a643c69968" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8448,51 +8448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23906a2ff4f4bb433" w:history="1">
+      <w:hyperlink r:id="rId75266a4a643c6a854" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8568,90 +8568,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59896a2ff4f4bb4fd" w:history="1">
+      <w:hyperlink r:id="rId89866a4a643c6a91e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02510.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85583705" name="name54566a2ff4f4bb56b" descr="eu_funding_250.png"/>
+            <wp:docPr id="75414133" name="name28386a4a643c6a9a2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73096a2ff4f4bb56a" cstate="print"/>
+                    <a:blip r:embed="rId78796a4a643c6a9a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8749,137 +8749,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83298758">
+  <w:abstractNum w:abstractNumId="69878223">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40470775">
+    <w:lvl w:ilvl="0" w:tplc="58590656">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40470775" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58590656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40470775" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58590656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40470775" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58590656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40470775" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58590656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40470775" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58590656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40470775" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58590656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40470775" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58590656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40470775" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58590656" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83298757">
+  <w:abstractNum w:abstractNumId="69878222">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86659573">
+    <w:lvl w:ilvl="0" w:tplc="34225456">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9631,55 +9631,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83298757">
-    <w:abstractNumId w:val="83298757"/>
+  <w:num w:numId="69878222">
+    <w:abstractNumId w:val="69878222"/>
   </w:num>
-  <w:num w:numId="83298758">
-    <w:abstractNumId w:val="83298758"/>
+  <w:num w:numId="69878223">
+    <w:abstractNumId w:val="69878223"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21229,51 +21229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId478047243" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId612651602" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32916a2ff4f4b69c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId31476a2ff4f4b6a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId66556a2ff4f4b7265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId53806a2ff4f4ba548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId23906a2ff4f4bb433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59896a2ff4f4bb4fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId80686a2ff4f4b712a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80686a2ff4f4b712a.jpg"/><Relationship Id="rId43426a2ff4f4b8558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43426a2ff4f4b8558.jpg"/><Relationship Id="rId73096a2ff4f4bb56a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73096a2ff4f4bb56a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId261766493" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId244542415" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91266a4a643c65312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId42766a4a643c65390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId19266a4a643c65bff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId35466a4a643c69968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId75266a4a643c6a854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89866a4a643c6a91e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId65596a4a643c65a9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65596a4a643c65a9e.jpg"/><Relationship Id="rId59366a4a643c66e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59366a4a643c66e75.jpg"/><Relationship Id="rId78796a4a643c6a9a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78796a4a643c6a9a1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>