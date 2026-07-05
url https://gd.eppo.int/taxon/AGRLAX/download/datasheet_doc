--- v13 (2026-07-05)
+++ v14 (2026-07-05)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze birch borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91266a4a643c65312" w:history="1">
+            <w:hyperlink r:id="rId93396a4a726738103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42766a4a643c65390" w:history="1">
+            <w:hyperlink r:id="rId32806a4a72673816d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95159492" name="name89446a4a643c65aa0" descr="6964.jpg"/>
+                  <wp:docPr id="64015030" name="name44646a4a726738825" descr="6964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65596a4a643c65a9e" cstate="print"/>
+                          <a:blip r:embed="rId18676a4a72673881d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19266a4a643c65bff" w:history="1">
+            <w:hyperlink r:id="rId31796a4a726738b21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native to much of the boreal and north temperate regions of North America where birch occurs (Bright, 1987; Muilenburg &amp; Herms, 2012). Its current range has expanded into the Southern and Western United States as a result of widespread planting of birch species as ornamental trees (Duckles &amp; Svihra, 1995; Muilenburg &amp; Herms, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75593683" name="name74866a4a643c66e80" descr="AGRLAX_distribution_map.jpg"/>
+            <wp:docPr id="67738040" name="name69046a4a72673a38a" descr="AGRLAX_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLAX_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59366a4a643c66e75" cstate="print"/>
+                    <a:blip r:embed="rId26856a4a72673a386" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,51 +6123,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haack RA, Baranchikov Y, Bauer LS &amp; Poland TM (2015) Emerald ash borer biology and invasion history, pp. 1–13. In R Van Driesche, J Duan, K Abell, L Bauer &amp; J Gould (eds.), Biology and control of emerald ash borer. FHTET–2014–09. USDA Forest Service, Forest Health Technology Enterprise Team, Morgantown, WV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35466a4a643c69968" w:history="1">
+      <w:hyperlink r:id="rId97566a4a72673c46a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8448,51 +8448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75266a4a643c6a854" w:history="1">
+      <w:hyperlink r:id="rId93496a4a72673d3a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8568,90 +8568,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89866a4a643c6a91e" w:history="1">
+      <w:hyperlink r:id="rId22896a4a72673d473" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02510.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75414133" name="name28386a4a643c6a9a2" descr="eu_funding_250.png"/>
+            <wp:docPr id="47192358" name="name47806a4a72673d4eb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78796a4a643c6a9a1" cstate="print"/>
+                    <a:blip r:embed="rId71176a4a72673d4ea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8749,137 +8749,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69878223">
+  <w:abstractNum w:abstractNumId="96637167">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58590656">
+    <w:lvl w:ilvl="0" w:tplc="45441552">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58590656" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45441552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58590656" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45441552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58590656" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45441552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58590656" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45441552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58590656" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45441552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58590656" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45441552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58590656" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45441552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58590656" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45441552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69878222">
+  <w:abstractNum w:abstractNumId="96637166">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34225456">
+    <w:lvl w:ilvl="0" w:tplc="76061219">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9631,55 +9631,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69878222">
-    <w:abstractNumId w:val="69878222"/>
+  <w:num w:numId="96637166">
+    <w:abstractNumId w:val="96637166"/>
   </w:num>
-  <w:num w:numId="69878223">
-    <w:abstractNumId w:val="69878223"/>
+  <w:num w:numId="96637167">
+    <w:abstractNumId w:val="96637167"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21229,51 +21229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId261766493" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId244542415" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91266a4a643c65312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId42766a4a643c65390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId19266a4a643c65bff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId35466a4a643c69968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId75266a4a643c6a854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89866a4a643c6a91e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId65596a4a643c65a9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65596a4a643c65a9e.jpg"/><Relationship Id="rId59366a4a643c66e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59366a4a643c66e75.jpg"/><Relationship Id="rId78796a4a643c6a9a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78796a4a643c6a9a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId573276893" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId864848875" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93396a4a726738103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId32806a4a72673816d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId31796a4a726738b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId97566a4a72673c46a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId93496a4a72673d3a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22896a4a72673d473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId18676a4a72673881d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18676a4a72673881d.jpg"/><Relationship Id="rId26856a4a72673a386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26856a4a72673a386.jpg"/><Relationship Id="rId71176a4a72673d4ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71176a4a72673d4ea.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>