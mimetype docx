--- v14 (2026-07-05)
+++ v15 (2026-07-25)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze birch borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93396a4a726738103" w:history="1">
+            <w:hyperlink r:id="rId19076a64f32253c8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32806a4a72673816d" w:history="1">
+            <w:hyperlink r:id="rId14476a64f32253cf7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64015030" name="name44646a4a726738825" descr="6964.jpg"/>
+                  <wp:docPr id="78029193" name="name48976a64f32253de1" descr="6964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18676a4a72673881d" cstate="print"/>
+                          <a:blip r:embed="rId36596a64f32253de0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31796a4a726738b21" w:history="1">
+            <w:hyperlink r:id="rId78246a64f32253f20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native to much of the boreal and north temperate regions of North America where birch occurs (Bright, 1987; Muilenburg &amp; Herms, 2012). Its current range has expanded into the Southern and Western United States as a result of widespread planting of birch species as ornamental trees (Duckles &amp; Svihra, 1995; Muilenburg &amp; Herms, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67738040" name="name69046a4a72673a38a" descr="AGRLAX_distribution_map.jpg"/>
+            <wp:docPr id="55715089" name="name81576a64f32254f1d" descr="AGRLAX_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLAX_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26856a4a72673a386" cstate="print"/>
+                    <a:blip r:embed="rId80256a64f32254f18" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,51 +6123,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haack RA, Baranchikov Y, Bauer LS &amp; Poland TM (2015) Emerald ash borer biology and invasion history, pp. 1–13. In R Van Driesche, J Duan, K Abell, L Bauer &amp; J Gould (eds.), Biology and control of emerald ash borer. FHTET–2014–09. USDA Forest Service, Forest Health Technology Enterprise Team, Morgantown, WV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97566a4a72673c46a" w:history="1">
+      <w:hyperlink r:id="rId49876a64f32256fe4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8448,51 +8448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93496a4a72673d3a5" w:history="1">
+      <w:hyperlink r:id="rId32816a64f32257fea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8568,90 +8568,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22896a4a72673d473" w:history="1">
+      <w:hyperlink r:id="rId29116a64f322580b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02510.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47192358" name="name47806a4a72673d4eb" descr="eu_funding_250.png"/>
+            <wp:docPr id="61712097" name="name37596a64f32258163" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71176a4a72673d4ea" cstate="print"/>
+                    <a:blip r:embed="rId84466a64f32258161" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8749,137 +8749,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96637167">
+  <w:abstractNum w:abstractNumId="34770693">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45441552">
+    <w:lvl w:ilvl="0" w:tplc="29293871">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45441552" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29293871" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45441552" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29293871" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45441552" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29293871" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45441552" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29293871" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45441552" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29293871" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45441552" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29293871" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45441552" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29293871" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45441552" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29293871" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96637166">
+  <w:abstractNum w:abstractNumId="34770692">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76061219">
+    <w:lvl w:ilvl="0" w:tplc="73776930">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9631,55 +9631,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96637166">
-    <w:abstractNumId w:val="96637166"/>
+  <w:num w:numId="34770692">
+    <w:abstractNumId w:val="34770692"/>
   </w:num>
-  <w:num w:numId="96637167">
-    <w:abstractNumId w:val="96637167"/>
+  <w:num w:numId="34770693">
+    <w:abstractNumId w:val="34770693"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21229,51 +21229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId573276893" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId864848875" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93396a4a726738103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId32806a4a72673816d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId31796a4a726738b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId97566a4a72673c46a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId93496a4a72673d3a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22896a4a72673d473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId18676a4a72673881d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18676a4a72673881d.jpg"/><Relationship Id="rId26856a4a72673a386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26856a4a72673a386.jpg"/><Relationship Id="rId71176a4a72673d4ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71176a4a72673d4ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId523645552" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId745940035" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19076a64f32253c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId14476a64f32253cf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId78246a64f32253f20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId49876a64f32256fe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId32816a64f32257fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29116a64f322580b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId36596a64f32253de0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36596a64f32253de0.jpg"/><Relationship Id="rId80256a64f32254f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80256a64f32254f18.jpg"/><Relationship Id="rId84466a64f32258161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84466a64f32258161.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>