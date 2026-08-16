--- v15 (2026-07-25)
+++ v16 (2026-08-16)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze birch borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19076a64f32253c8c" w:history="1">
+            <w:hyperlink r:id="rId34086a820935074dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14476a64f32253cf7" w:history="1">
+            <w:hyperlink r:id="rId49796a82093507546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78029193" name="name48976a64f32253de1" descr="6964.jpg"/>
+                  <wp:docPr id="65415200" name="name54756a82093507623" descr="6964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36596a64f32253de0" cstate="print"/>
+                          <a:blip r:embed="rId27856a82093507621" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78246a64f32253f20" w:history="1">
+            <w:hyperlink r:id="rId99616a82093507742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native to much of the boreal and north temperate regions of North America where birch occurs (Bright, 1987; Muilenburg &amp; Herms, 2012). Its current range has expanded into the Southern and Western United States as a result of widespread planting of birch species as ornamental trees (Duckles &amp; Svihra, 1995; Muilenburg &amp; Herms, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55715089" name="name81576a64f32254f1d" descr="AGRLAX_distribution_map.jpg"/>
+            <wp:docPr id="15325596" name="name19606a82093507f04" descr="AGRLAX_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLAX_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80256a64f32254f18" cstate="print"/>
+                    <a:blip r:embed="rId86876a82093507f02" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,51 +6123,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haack RA, Baranchikov Y, Bauer LS &amp; Poland TM (2015) Emerald ash borer biology and invasion history, pp. 1–13. In R Van Driesche, J Duan, K Abell, L Bauer &amp; J Gould (eds.), Biology and control of emerald ash borer. FHTET–2014–09. USDA Forest Service, Forest Health Technology Enterprise Team, Morgantown, WV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49876a64f32256fe4" w:history="1">
+      <w:hyperlink r:id="rId51556a82093509eb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8448,51 +8448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32816a64f32257fea" w:history="1">
+      <w:hyperlink r:id="rId65446a8209350aeb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8568,90 +8568,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29116a64f322580b5" w:history="1">
+      <w:hyperlink r:id="rId35166a8209350af83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02510.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61712097" name="name37596a64f32258163" descr="eu_funding_250.png"/>
+            <wp:docPr id="68775855" name="name17266a8209350b032" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84466a64f32258161" cstate="print"/>
+                    <a:blip r:embed="rId95136a8209350b030" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8749,137 +8749,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34770693">
+  <w:abstractNum w:abstractNumId="67466752">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29293871">
+    <w:lvl w:ilvl="0" w:tplc="23978540">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29293871" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23978540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29293871" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23978540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29293871" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23978540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29293871" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23978540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29293871" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23978540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29293871" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23978540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29293871" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23978540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29293871" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23978540" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34770692">
+  <w:abstractNum w:abstractNumId="67466751">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73776930">
+    <w:lvl w:ilvl="0" w:tplc="15986468">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9631,55 +9631,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34770692">
-    <w:abstractNumId w:val="34770692"/>
+  <w:num w:numId="67466751">
+    <w:abstractNumId w:val="67466751"/>
   </w:num>
-  <w:num w:numId="34770693">
-    <w:abstractNumId w:val="34770693"/>
+  <w:num w:numId="67466752">
+    <w:abstractNumId w:val="67466752"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21229,51 +21229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId523645552" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId745940035" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19076a64f32253c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId14476a64f32253cf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId78246a64f32253f20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId49876a64f32256fe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId32816a64f32257fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29116a64f322580b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId36596a64f32253de0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36596a64f32253de0.jpg"/><Relationship Id="rId80256a64f32254f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80256a64f32254f18.jpg"/><Relationship Id="rId84466a64f32258161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84466a64f32258161.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId945483777" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId141261780" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34086a820935074dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId49796a82093507546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId99616a82093507742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId51556a82093509eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId65446a8209350aeb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35166a8209350af83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId27856a82093507621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27856a82093507621.jpg"/><Relationship Id="rId86876a82093507f02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86876a82093507f02.jpg"/><Relationship Id="rId95136a8209350b030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95136a8209350b030.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>