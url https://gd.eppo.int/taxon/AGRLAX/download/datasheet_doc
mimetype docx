--- v16 (2026-08-16)
+++ v17 (2026-09-06)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> LeConte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> bronze birch borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34086a820935074dc" w:history="1">
+            <w:hyperlink r:id="rId66096a9d4005ef8ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49796a82093507546" w:history="1">
+            <w:hyperlink r:id="rId39956a9d4005ef956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AGRLAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65415200" name="name54756a82093507623" descr="6964.jpg"/>
+                  <wp:docPr id="72496162" name="name59446a9d4005f02d5" descr="6964.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="6964.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27856a82093507621" cstate="print"/>
+                          <a:blip r:embed="rId20426a9d4005f02d3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99616a82093507742" w:history="1">
+            <w:hyperlink r:id="rId79876a9d4005f041d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is native to much of the boreal and north temperate regions of North America where birch occurs (Bright, 1987; Muilenburg &amp; Herms, 2012). Its current range has expanded into the Southern and Western United States as a result of widespread planting of birch species as ornamental trees (Duckles &amp; Svihra, 1995; Muilenburg &amp; Herms, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15325596" name="name19606a82093507f04" descr="AGRLAX_distribution_map.jpg"/>
+            <wp:docPr id="16197012" name="name36496a9d4005f17bc" descr="AGRLAX_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AGRLAX_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86876a82093507f02" cstate="print"/>
+                    <a:blip r:embed="rId89986a9d4005f17b5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6123,51 +6123,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haack RA, Baranchikov Y, Bauer LS &amp; Poland TM (2015) Emerald ash borer biology and invasion history, pp. 1–13. In R Van Driesche, J Duan, K Abell, L Bauer &amp; J Gould (eds.), Biology and control of emerald ash borer. FHTET–2014–09. USDA Forest Service, Forest Health Technology Enterprise Team, Morgantown, WV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Herms DA, McCullough DG, Clifford CS, Smitley DR, Miller FD, Cranshaw W (2019) Insecticide options for protecting ash trees from emerald ash borer. North Central IPM Center Bulletin. 3rd Edition. 16 pp. Online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51556a82093509eb3" w:history="1">
+      <w:hyperlink r:id="rId27296a9d4005f391d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8448,51 +8448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agrilus anxius</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65446a8209350aeb5" w:history="1">
+      <w:hyperlink r:id="rId44206a9d4006005e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8568,90 +8568,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 409-413. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35166a8209350af83" w:history="1">
+      <w:hyperlink r:id="rId48196a9d4006006b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02510.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68775855" name="name17266a8209350b032" descr="eu_funding_250.png"/>
+            <wp:docPr id="29355665" name="name33006a9d40060072f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95136a8209350b030" cstate="print"/>
+                    <a:blip r:embed="rId31506a9d40060072e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8749,137 +8749,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67466752">
+  <w:abstractNum w:abstractNumId="64808464">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23978540">
+    <w:lvl w:ilvl="0" w:tplc="16572685">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23978540" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16572685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23978540" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16572685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23978540" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16572685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23978540" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16572685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23978540" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16572685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23978540" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16572685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23978540" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16572685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23978540" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16572685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67466751">
+  <w:abstractNum w:abstractNumId="64808463">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15986468">
+    <w:lvl w:ilvl="0" w:tplc="49892755">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9631,55 +9631,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67466751">
-    <w:abstractNumId w:val="67466751"/>
+  <w:num w:numId="64808463">
+    <w:abstractNumId w:val="64808463"/>
   </w:num>
-  <w:num w:numId="67466752">
-    <w:abstractNumId w:val="67466752"/>
+  <w:num w:numId="64808464">
+    <w:abstractNumId w:val="64808464"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21229,51 +21229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId945483777" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId141261780" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34086a820935074dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId49796a82093507546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId99616a82093507742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId51556a82093509eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId65446a8209350aeb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35166a8209350af83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId27856a82093507621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27856a82093507621.jpg"/><Relationship Id="rId86876a82093507f02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86876a82093507f02.jpg"/><Relationship Id="rId95136a8209350b030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95136a8209350b030.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId780940142" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId741558874" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66096a9d4005ef8ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/" TargetMode="External"/><Relationship Id="rId39956a9d4005ef956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/categorization" TargetMode="External"/><Relationship Id="rId79876a9d4005f041d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AGRLAX/photos" TargetMode="External"/><Relationship Id="rId27296a9d4005f391d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldashborer.info/documents/Multistate_EAB_Insecticide_Fact_Sheet.pdf" TargetMode="External"/><Relationship Id="rId44206a9d4006005e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48196a9d4006006b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02510.x" TargetMode="External"/><Relationship Id="rId20426a9d4005f02d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20426a9d4005f02d3.jpg"/><Relationship Id="rId89986a9d4005f17b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89986a9d4005f17b5.jpg"/><Relationship Id="rId31506a9d40060072e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31506a9d40060072e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>