--- v7 (2026-03-12)
+++ v8 (2026-04-19)
@@ -259,88 +259,88 @@
               <w:t xml:space="preserve">Apple fruit crinkle apscaviroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple blister bark</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234569b27fd0d06d6" w:history="1">
+            <w:hyperlink r:id="rId241169e4c9eaa7bc3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301169b27fd0d071c" w:history="1">
+            <w:hyperlink r:id="rId489269e4c9eaa7c07" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -354,86 +354,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AFCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17132560" name="name944369b27fd0d1109" descr="12661.jpg"/>
+                  <wp:docPr id="39667856" name="name697169e4c9eaa8329" descr="12661.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12661.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId637969b27fd0d1107" cstate="print"/>
+                          <a:blip r:embed="rId609169e4c9eaa8327" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId671969b27fd0d1232" w:history="1">
+            <w:hyperlink r:id="rId569669e4c9eaa844d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1028,63 +1028,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2018). There also exists a report of the presence of AFCVd in apple in the Xinjiang province of China (Zhao &amp; Niu, 2009). However, the Genbank AFCVd sequence accessions associated with this report do not appear in Genbank, while the detection appears to rely on a single PCR technique. Taken together, the presence of AFCVd in China should be considered as doubtful.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16368808" name="name970069b27fd0d21c6" descr="AFCVD0_distribution_map.jpg"/>
+            <wp:docPr id="31714901" name="name933569e4c9eaa9443" descr="AFCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AFCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId832169b27fd0d21c3" cstate="print"/>
+                    <a:blip r:embed="rId568669e4c9eaa9441" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2710,51 +2710,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apple fruit crinkle viroid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId759269b27fd0d2e20" w:history="1">
+      <w:hyperlink r:id="rId983269e4c9eaaa0ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2767,63 +2767,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77565692" name="name713669b27fd0d2ef6" descr="eu_funding_250.png"/>
+            <wp:docPr id="77813335" name="name441769e4c9eaaa3d6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId915569b27fd0d2ef5" cstate="print"/>
+                    <a:blip r:embed="rId398069e4c9eaaa3d4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2921,137 +2921,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13263329">
+  <w:abstractNum w:abstractNumId="35352530">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46946464">
+    <w:lvl w:ilvl="0" w:tplc="48888465">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46946464" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48888465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46946464" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48888465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46946464" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48888465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46946464" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48888465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46946464" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48888465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46946464" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48888465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46946464" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48888465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46946464" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48888465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13263328">
+  <w:abstractNum w:abstractNumId="35352529">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16273536">
+    <w:lvl w:ilvl="0" w:tplc="94279208">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3803,55 +3803,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13263328">
-    <w:abstractNumId w:val="13263328"/>
+  <w:num w:numId="35352529">
+    <w:abstractNumId w:val="35352529"/>
   </w:num>
-  <w:num w:numId="13263329">
-    <w:abstractNumId w:val="13263329"/>
+  <w:num w:numId="35352530">
+    <w:abstractNumId w:val="35352530"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15401,51 +15401,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId701985630" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId648040924" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId234569b27fd0d06d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/" TargetMode="External"/><Relationship Id="rId301169b27fd0d071c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/categorization" TargetMode="External"/><Relationship Id="rId671969b27fd0d1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/photos" TargetMode="External"/><Relationship Id="rId759269b27fd0d2e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId637969b27fd0d1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId637969b27fd0d1107.jpg"/><Relationship Id="rId832169b27fd0d21c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId832169b27fd0d21c3.jpg"/><Relationship Id="rId915569b27fd0d2ef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId915569b27fd0d2ef5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId626483440" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId305220759" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId241169e4c9eaa7bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/" TargetMode="External"/><Relationship Id="rId489269e4c9eaa7c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/categorization" TargetMode="External"/><Relationship Id="rId569669e4c9eaa844d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/photos" TargetMode="External"/><Relationship Id="rId983269e4c9eaaa0ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId609169e4c9eaa8327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId609169e4c9eaa8327.jpg"/><Relationship Id="rId568669e4c9eaa9441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId568669e4c9eaa9441.jpg"/><Relationship Id="rId398069e4c9eaaa3d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId398069e4c9eaaa3d4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>