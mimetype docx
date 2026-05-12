--- v8 (2026-04-19)
+++ v9 (2026-05-12)
@@ -259,88 +259,88 @@
               <w:t xml:space="preserve">Apple fruit crinkle apscaviroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple blister bark</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241169e4c9eaa7bc3" w:history="1">
+            <w:hyperlink r:id="rId85146a03acb5d5dfe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489269e4c9eaa7c07" w:history="1">
+            <w:hyperlink r:id="rId26776a03acb5d5e44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -354,86 +354,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AFCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39667856" name="name697169e4c9eaa8329" descr="12661.jpg"/>
+                  <wp:docPr id="68779419" name="name18436a03acb5d64ce" descr="12661.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12661.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId609169e4c9eaa8327" cstate="print"/>
+                          <a:blip r:embed="rId92616a03acb5d64cc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId569669e4c9eaa844d" w:history="1">
+            <w:hyperlink r:id="rId91416a03acb5d65de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1028,63 +1028,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2018). There also exists a report of the presence of AFCVd in apple in the Xinjiang province of China (Zhao &amp; Niu, 2009). However, the Genbank AFCVd sequence accessions associated with this report do not appear in Genbank, while the detection appears to rely on a single PCR technique. Taken together, the presence of AFCVd in China should be considered as doubtful.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31714901" name="name933569e4c9eaa9443" descr="AFCVD0_distribution_map.jpg"/>
+            <wp:docPr id="37986634" name="name15446a03acb5d775e" descr="AFCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AFCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId568669e4c9eaa9441" cstate="print"/>
+                    <a:blip r:embed="rId64736a03acb5d7759" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2710,51 +2710,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apple fruit crinkle viroid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId983269e4c9eaaa0ca" w:history="1">
+      <w:hyperlink r:id="rId68956a03acb5d84ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2767,63 +2767,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77813335" name="name441769e4c9eaaa3d6" descr="eu_funding_250.png"/>
+            <wp:docPr id="81210699" name="name75206a03acb5d8576" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId398069e4c9eaaa3d4" cstate="print"/>
+                    <a:blip r:embed="rId98836a03acb5d8574" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2921,137 +2921,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35352530">
+  <w:abstractNum w:abstractNumId="47666699">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48888465">
+    <w:lvl w:ilvl="0" w:tplc="71558714">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48888465" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71558714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48888465" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71558714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48888465" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71558714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48888465" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71558714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48888465" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71558714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48888465" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71558714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48888465" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71558714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48888465" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71558714" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35352529">
+  <w:abstractNum w:abstractNumId="47666698">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94279208">
+    <w:lvl w:ilvl="0" w:tplc="15835136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3803,55 +3803,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35352529">
-    <w:abstractNumId w:val="35352529"/>
+  <w:num w:numId="47666698">
+    <w:abstractNumId w:val="47666698"/>
   </w:num>
-  <w:num w:numId="35352530">
-    <w:abstractNumId w:val="35352530"/>
+  <w:num w:numId="47666699">
+    <w:abstractNumId w:val="47666699"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15401,51 +15401,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId626483440" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId305220759" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId241169e4c9eaa7bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/" TargetMode="External"/><Relationship Id="rId489269e4c9eaa7c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/categorization" TargetMode="External"/><Relationship Id="rId569669e4c9eaa844d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/photos" TargetMode="External"/><Relationship Id="rId983269e4c9eaaa0ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId609169e4c9eaa8327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId609169e4c9eaa8327.jpg"/><Relationship Id="rId568669e4c9eaa9441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId568669e4c9eaa9441.jpg"/><Relationship Id="rId398069e4c9eaaa3d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId398069e4c9eaaa3d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId626497206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId110629139" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85146a03acb5d5dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/" TargetMode="External"/><Relationship Id="rId26776a03acb5d5e44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/categorization" TargetMode="External"/><Relationship Id="rId91416a03acb5d65de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/photos" TargetMode="External"/><Relationship Id="rId68956a03acb5d84ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92616a03acb5d64cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92616a03acb5d64cc.jpg"/><Relationship Id="rId64736a03acb5d7759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64736a03acb5d7759.jpg"/><Relationship Id="rId98836a03acb5d8574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98836a03acb5d8574.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>