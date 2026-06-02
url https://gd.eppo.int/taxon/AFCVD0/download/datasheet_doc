--- v9 (2026-05-12)
+++ v10 (2026-06-02)
@@ -259,88 +259,88 @@
               <w:t xml:space="preserve">Apple fruit crinkle apscaviroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple blister bark</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85146a03acb5d5dfe" w:history="1">
+            <w:hyperlink r:id="rId10696a1e4cd11230d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26776a03acb5d5e44" w:history="1">
+            <w:hyperlink r:id="rId40846a1e4cd112352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -354,86 +354,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AFCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68779419" name="name18436a03acb5d64ce" descr="12661.jpg"/>
+                  <wp:docPr id="65980531" name="name17116a1e4cd112850" descr="12661.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12661.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92616a03acb5d64cc" cstate="print"/>
+                          <a:blip r:embed="rId10096a1e4cd11284f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91416a03acb5d65de" w:history="1">
+            <w:hyperlink r:id="rId75766a1e4cd112961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1028,63 +1028,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2018). There also exists a report of the presence of AFCVd in apple in the Xinjiang province of China (Zhao &amp; Niu, 2009). However, the Genbank AFCVd sequence accessions associated with this report do not appear in Genbank, while the detection appears to rely on a single PCR technique. Taken together, the presence of AFCVd in China should be considered as doubtful.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37986634" name="name15446a03acb5d775e" descr="AFCVD0_distribution_map.jpg"/>
+            <wp:docPr id="98681500" name="name73036a1e4cd113890" descr="AFCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AFCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64736a03acb5d7759" cstate="print"/>
+                    <a:blip r:embed="rId50496a1e4cd11388d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2710,51 +2710,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apple fruit crinkle viroid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68956a03acb5d84ac" w:history="1">
+      <w:hyperlink r:id="rId50556a1e4cd114554" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2767,63 +2767,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81210699" name="name75206a03acb5d8576" descr="eu_funding_250.png"/>
+            <wp:docPr id="52389720" name="name35486a1e4cd114616" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98836a03acb5d8574" cstate="print"/>
+                    <a:blip r:embed="rId67326a1e4cd114614" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2921,137 +2921,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47666699">
+  <w:abstractNum w:abstractNumId="42204660">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71558714">
+    <w:lvl w:ilvl="0" w:tplc="65411654">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71558714" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65411654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71558714" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65411654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71558714" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65411654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71558714" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65411654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71558714" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65411654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71558714" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65411654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71558714" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65411654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71558714" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65411654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47666698">
+  <w:abstractNum w:abstractNumId="42204659">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15835136">
+    <w:lvl w:ilvl="0" w:tplc="92944722">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3803,55 +3803,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47666698">
-    <w:abstractNumId w:val="47666698"/>
+  <w:num w:numId="42204659">
+    <w:abstractNumId w:val="42204659"/>
   </w:num>
-  <w:num w:numId="47666699">
-    <w:abstractNumId w:val="47666699"/>
+  <w:num w:numId="42204660">
+    <w:abstractNumId w:val="42204660"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15401,51 +15401,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId626497206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId110629139" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85146a03acb5d5dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/" TargetMode="External"/><Relationship Id="rId26776a03acb5d5e44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/categorization" TargetMode="External"/><Relationship Id="rId91416a03acb5d65de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/photos" TargetMode="External"/><Relationship Id="rId68956a03acb5d84ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92616a03acb5d64cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92616a03acb5d64cc.jpg"/><Relationship Id="rId64736a03acb5d7759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64736a03acb5d7759.jpg"/><Relationship Id="rId98836a03acb5d8574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98836a03acb5d8574.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId321987270" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId207635057" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10696a1e4cd11230d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/" TargetMode="External"/><Relationship Id="rId40846a1e4cd112352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/categorization" TargetMode="External"/><Relationship Id="rId75766a1e4cd112961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/photos" TargetMode="External"/><Relationship Id="rId50556a1e4cd114554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10096a1e4cd11284f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10096a1e4cd11284f.jpg"/><Relationship Id="rId50496a1e4cd11388d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50496a1e4cd11388d.jpg"/><Relationship Id="rId67326a1e4cd114614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67326a1e4cd114614.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>