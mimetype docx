--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -259,88 +259,88 @@
               <w:t xml:space="preserve">Apple fruit crinkle apscaviroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple blister bark</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10696a1e4cd11230d" w:history="1">
+            <w:hyperlink r:id="rId46056a3958cc8657f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40846a1e4cd112352" w:history="1">
+            <w:hyperlink r:id="rId19816a3958cc865c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -354,86 +354,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AFCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65980531" name="name17116a1e4cd112850" descr="12661.jpg"/>
+                  <wp:docPr id="832857" name="name35046a3958cc86c2d" descr="12661.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12661.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10096a1e4cd11284f" cstate="print"/>
+                          <a:blip r:embed="rId29666a3958cc86c2b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75766a1e4cd112961" w:history="1">
+            <w:hyperlink r:id="rId91086a3958cc86d39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1028,63 +1028,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2018). There also exists a report of the presence of AFCVd in apple in the Xinjiang province of China (Zhao &amp; Niu, 2009). However, the Genbank AFCVd sequence accessions associated with this report do not appear in Genbank, while the detection appears to rely on a single PCR technique. Taken together, the presence of AFCVd in China should be considered as doubtful.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98681500" name="name73036a1e4cd113890" descr="AFCVD0_distribution_map.jpg"/>
+            <wp:docPr id="78219824" name="name78626a3958cc87c0e" descr="AFCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AFCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50496a1e4cd11388d" cstate="print"/>
+                    <a:blip r:embed="rId86256a3958cc87c0b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2710,51 +2710,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apple fruit crinkle viroid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50556a1e4cd114554" w:history="1">
+      <w:hyperlink r:id="rId85006a3958cc88c76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2767,63 +2767,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52389720" name="name35486a1e4cd114616" descr="eu_funding_250.png"/>
+            <wp:docPr id="94919029" name="name43056a3958cc88d56" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67326a1e4cd114614" cstate="print"/>
+                    <a:blip r:embed="rId62306a3958cc88d55" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2921,137 +2921,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42204660">
+  <w:abstractNum w:abstractNumId="32427667">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65411654">
+    <w:lvl w:ilvl="0" w:tplc="52657565">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65411654" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52657565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65411654" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52657565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65411654" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52657565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65411654" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52657565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65411654" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52657565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65411654" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52657565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65411654" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52657565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65411654" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52657565" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42204659">
+  <w:abstractNum w:abstractNumId="32427666">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92944722">
+    <w:lvl w:ilvl="0" w:tplc="80570713">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3803,55 +3803,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42204659">
-    <w:abstractNumId w:val="42204659"/>
+  <w:num w:numId="32427666">
+    <w:abstractNumId w:val="32427666"/>
   </w:num>
-  <w:num w:numId="42204660">
-    <w:abstractNumId w:val="42204660"/>
+  <w:num w:numId="32427667">
+    <w:abstractNumId w:val="32427667"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15401,51 +15401,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId321987270" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId207635057" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10696a1e4cd11230d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/" TargetMode="External"/><Relationship Id="rId40846a1e4cd112352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/categorization" TargetMode="External"/><Relationship Id="rId75766a1e4cd112961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/photos" TargetMode="External"/><Relationship Id="rId50556a1e4cd114554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10096a1e4cd11284f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10096a1e4cd11284f.jpg"/><Relationship Id="rId50496a1e4cd11388d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50496a1e4cd11388d.jpg"/><Relationship Id="rId67326a1e4cd114614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67326a1e4cd114614.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId422267748" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId653988630" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46056a3958cc8657f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/" TargetMode="External"/><Relationship Id="rId19816a3958cc865c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/categorization" TargetMode="External"/><Relationship Id="rId91086a3958cc86d39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/photos" TargetMode="External"/><Relationship Id="rId85006a3958cc88c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29666a3958cc86c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29666a3958cc86c2b.jpg"/><Relationship Id="rId86256a3958cc87c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86256a3958cc87c0b.jpg"/><Relationship Id="rId62306a3958cc88d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62306a3958cc88d55.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>