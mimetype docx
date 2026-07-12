--- v11 (2026-06-22)
+++ v12 (2026-07-12)
@@ -259,88 +259,88 @@
               <w:t xml:space="preserve">Apple fruit crinkle apscaviroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple blister bark</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46056a3958cc8657f" w:history="1">
+            <w:hyperlink r:id="rId12616a53d0f282ce8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19816a3958cc865c5" w:history="1">
+            <w:hyperlink r:id="rId34886a53d0f282d30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -354,86 +354,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AFCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="832857" name="name35046a3958cc86c2d" descr="12661.jpg"/>
+                  <wp:docPr id="88989090" name="name79516a53d0f283446" descr="12661.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12661.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29666a3958cc86c2b" cstate="print"/>
+                          <a:blip r:embed="rId44786a53d0f283444" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91086a3958cc86d39" w:history="1">
+            <w:hyperlink r:id="rId20226a53d0f283557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1028,63 +1028,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2018). There also exists a report of the presence of AFCVd in apple in the Xinjiang province of China (Zhao &amp; Niu, 2009). However, the Genbank AFCVd sequence accessions associated with this report do not appear in Genbank, while the detection appears to rely on a single PCR technique. Taken together, the presence of AFCVd in China should be considered as doubtful.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78219824" name="name78626a3958cc87c0e" descr="AFCVD0_distribution_map.jpg"/>
+            <wp:docPr id="34702052" name="name15916a53d0f284375" descr="AFCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AFCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86256a3958cc87c0b" cstate="print"/>
+                    <a:blip r:embed="rId18466a53d0f284372" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2710,51 +2710,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apple fruit crinkle viroid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85006a3958cc88c76" w:history="1">
+      <w:hyperlink r:id="rId93116a53d0f284fde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2767,63 +2767,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94919029" name="name43056a3958cc88d56" descr="eu_funding_250.png"/>
+            <wp:docPr id="58386247" name="name28006a53d0f2850a2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62306a3958cc88d55" cstate="print"/>
+                    <a:blip r:embed="rId14456a53d0f2850a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2921,137 +2921,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32427667">
+  <w:abstractNum w:abstractNumId="89491548">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52657565">
+    <w:lvl w:ilvl="0" w:tplc="14202394">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52657565" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14202394" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52657565" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14202394" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52657565" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14202394" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52657565" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14202394" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52657565" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14202394" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52657565" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14202394" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52657565" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14202394" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52657565" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14202394" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32427666">
+  <w:abstractNum w:abstractNumId="89491547">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80570713">
+    <w:lvl w:ilvl="0" w:tplc="58870678">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3803,55 +3803,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32427666">
-    <w:abstractNumId w:val="32427666"/>
+  <w:num w:numId="89491547">
+    <w:abstractNumId w:val="89491547"/>
   </w:num>
-  <w:num w:numId="32427667">
-    <w:abstractNumId w:val="32427667"/>
+  <w:num w:numId="89491548">
+    <w:abstractNumId w:val="89491548"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15401,51 +15401,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId422267748" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId653988630" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46056a3958cc8657f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/" TargetMode="External"/><Relationship Id="rId19816a3958cc865c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/categorization" TargetMode="External"/><Relationship Id="rId91086a3958cc86d39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/photos" TargetMode="External"/><Relationship Id="rId85006a3958cc88c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29666a3958cc86c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29666a3958cc86c2b.jpg"/><Relationship Id="rId86256a3958cc87c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86256a3958cc87c0b.jpg"/><Relationship Id="rId62306a3958cc88d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62306a3958cc88d55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120271031" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId235792084" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12616a53d0f282ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/" TargetMode="External"/><Relationship Id="rId34886a53d0f282d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/categorization" TargetMode="External"/><Relationship Id="rId20226a53d0f283557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/photos" TargetMode="External"/><Relationship Id="rId93116a53d0f284fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44786a53d0f283444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44786a53d0f283444.jpg"/><Relationship Id="rId18466a53d0f284372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18466a53d0f284372.jpg"/><Relationship Id="rId14456a53d0f2850a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14456a53d0f2850a1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>