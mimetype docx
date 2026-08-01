--- v12 (2026-07-12)
+++ v13 (2026-08-01)
@@ -259,88 +259,88 @@
               <w:t xml:space="preserve">Apple fruit crinkle apscaviroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple blister bark</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12616a53d0f282ce8" w:history="1">
+            <w:hyperlink r:id="rId91836a6e68cb970c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34886a53d0f282d30" w:history="1">
+            <w:hyperlink r:id="rId68876a6e68cb97105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -354,86 +354,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AFCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88989090" name="name79516a53d0f283446" descr="12661.jpg"/>
+                  <wp:docPr id="1957737" name="name29866a6e68cb97a4a" descr="12661.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12661.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44786a53d0f283444" cstate="print"/>
+                          <a:blip r:embed="rId44026a6e68cb97a48" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20226a53d0f283557" w:history="1">
+            <w:hyperlink r:id="rId67886a6e68cb97b63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1028,63 +1028,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2018). There also exists a report of the presence of AFCVd in apple in the Xinjiang province of China (Zhao &amp; Niu, 2009). However, the Genbank AFCVd sequence accessions associated with this report do not appear in Genbank, while the detection appears to rely on a single PCR technique. Taken together, the presence of AFCVd in China should be considered as doubtful.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34702052" name="name15916a53d0f284375" descr="AFCVD0_distribution_map.jpg"/>
+            <wp:docPr id="54293941" name="name39396a6e68cb98a9d" descr="AFCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AFCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18466a53d0f284372" cstate="print"/>
+                    <a:blip r:embed="rId10796a6e68cb98a9a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2710,51 +2710,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apple fruit crinkle viroid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93116a53d0f284fde" w:history="1">
+      <w:hyperlink r:id="rId67816a6e68cb99718" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2767,63 +2767,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58386247" name="name28006a53d0f2850a2" descr="eu_funding_250.png"/>
+            <wp:docPr id="23721130" name="name14226a6e68cb997ae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14456a53d0f2850a1" cstate="print"/>
+                    <a:blip r:embed="rId37666a6e68cb997ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2921,137 +2921,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89491548">
+  <w:abstractNum w:abstractNumId="52026299">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14202394">
+    <w:lvl w:ilvl="0" w:tplc="77454311">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14202394" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77454311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14202394" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77454311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14202394" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77454311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14202394" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77454311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14202394" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77454311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14202394" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77454311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14202394" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77454311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14202394" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77454311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89491547">
+  <w:abstractNum w:abstractNumId="52026298">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58870678">
+    <w:lvl w:ilvl="0" w:tplc="55996437">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3803,55 +3803,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89491547">
-    <w:abstractNumId w:val="89491547"/>
+  <w:num w:numId="52026298">
+    <w:abstractNumId w:val="52026298"/>
   </w:num>
-  <w:num w:numId="89491548">
-    <w:abstractNumId w:val="89491548"/>
+  <w:num w:numId="52026299">
+    <w:abstractNumId w:val="52026299"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15401,51 +15401,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId120271031" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId235792084" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12616a53d0f282ce8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/" TargetMode="External"/><Relationship Id="rId34886a53d0f282d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/categorization" TargetMode="External"/><Relationship Id="rId20226a53d0f283557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/photos" TargetMode="External"/><Relationship Id="rId93116a53d0f284fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44786a53d0f283444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44786a53d0f283444.jpg"/><Relationship Id="rId18466a53d0f284372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18466a53d0f284372.jpg"/><Relationship Id="rId14456a53d0f2850a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14456a53d0f2850a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId527179457" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId565383461" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91836a6e68cb970c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/" TargetMode="External"/><Relationship Id="rId68876a6e68cb97105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/categorization" TargetMode="External"/><Relationship Id="rId67886a6e68cb97b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/photos" TargetMode="External"/><Relationship Id="rId67816a6e68cb99718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44026a6e68cb97a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44026a6e68cb97a48.jpg"/><Relationship Id="rId10796a6e68cb98a9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10796a6e68cb98a9a.jpg"/><Relationship Id="rId37666a6e68cb997ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37666a6e68cb997ad.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>