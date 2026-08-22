--- v13 (2026-08-01)
+++ v14 (2026-08-22)
@@ -259,88 +259,88 @@
               <w:t xml:space="preserve">Apple fruit crinkle apscaviroid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple blister bark</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91836a6e68cb970c0" w:history="1">
+            <w:hyperlink r:id="rId22576a89fb304ac56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68876a6e68cb97105" w:history="1">
+            <w:hyperlink r:id="rId34396a89fb304ac9c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -354,86 +354,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AFCVD0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1957737" name="name29866a6e68cb97a4a" descr="12661.jpg"/>
+                  <wp:docPr id="71937293" name="name68746a89fb304b545" descr="12661.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12661.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44026a6e68cb97a48" cstate="print"/>
+                          <a:blip r:embed="rId39216a89fb304b543" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67886a6e68cb97b63" w:history="1">
+            <w:hyperlink r:id="rId83116a89fb304b68a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1028,63 +1028,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2018). There also exists a report of the presence of AFCVd in apple in the Xinjiang province of China (Zhao &amp; Niu, 2009). However, the Genbank AFCVd sequence accessions associated with this report do not appear in Genbank, while the detection appears to rely on a single PCR technique. Taken together, the presence of AFCVd in China should be considered as doubtful.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54293941" name="name39396a6e68cb98a9d" descr="AFCVD0_distribution_map.jpg"/>
+            <wp:docPr id="28330204" name="name68356a89fb304c84d" descr="AFCVD0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AFCVD0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10796a6e68cb98a9a" cstate="print"/>
+                    <a:blip r:embed="rId21206a89fb304c84a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2710,51 +2710,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apple fruit crinkle viroid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67816a6e68cb99718" w:history="1">
+      <w:hyperlink r:id="rId52176a89fb304d4f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2767,63 +2767,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23721130" name="name14226a6e68cb997ae" descr="eu_funding_250.png"/>
+            <wp:docPr id="97063945" name="name35766a89fb304d8f2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37666a6e68cb997ad" cstate="print"/>
+                    <a:blip r:embed="rId61926a89fb304d8f0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2921,137 +2921,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52026299">
+  <w:abstractNum w:abstractNumId="25263774">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77454311">
+    <w:lvl w:ilvl="0" w:tplc="88421049">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77454311" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88421049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77454311" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88421049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77454311" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88421049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77454311" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88421049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77454311" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88421049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77454311" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88421049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77454311" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88421049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77454311" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88421049" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52026298">
+  <w:abstractNum w:abstractNumId="25263773">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55996437">
+    <w:lvl w:ilvl="0" w:tplc="51447822">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3803,55 +3803,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52026298">
-    <w:abstractNumId w:val="52026298"/>
+  <w:num w:numId="25263773">
+    <w:abstractNumId w:val="25263773"/>
   </w:num>
-  <w:num w:numId="52026299">
-    <w:abstractNumId w:val="52026299"/>
+  <w:num w:numId="25263774">
+    <w:abstractNumId w:val="25263774"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15401,51 +15401,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId527179457" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId565383461" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91836a6e68cb970c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/" TargetMode="External"/><Relationship Id="rId68876a6e68cb97105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/categorization" TargetMode="External"/><Relationship Id="rId67886a6e68cb97b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/photos" TargetMode="External"/><Relationship Id="rId67816a6e68cb99718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44026a6e68cb97a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44026a6e68cb97a48.jpg"/><Relationship Id="rId10796a6e68cb98a9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10796a6e68cb98a9a.jpg"/><Relationship Id="rId37666a6e68cb997ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37666a6e68cb997ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId969971992" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId558560876" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22576a89fb304ac56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/" TargetMode="External"/><Relationship Id="rId34396a89fb304ac9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/categorization" TargetMode="External"/><Relationship Id="rId83116a89fb304b68a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AFCVD0/photos" TargetMode="External"/><Relationship Id="rId52176a89fb304d4f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39216a89fb304b543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39216a89fb304b543.jpg"/><Relationship Id="rId21206a89fb304c84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21206a89fb304c84a.jpg"/><Relationship Id="rId61926a89fb304d8f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61926a89fb304d8f0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>