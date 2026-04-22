--- v6 (2026-03-22)
+++ v7 (2026-04-22)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Solsky)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uzbek longhorn beetle, city longhorn beetle, sart longhorn beetle, town longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509969c0568cd4fdd" w:history="1">
+            <w:hyperlink r:id="rId522069e8aaf373793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533969c0568cd5052" w:history="1">
+            <w:hyperlink r:id="rId428769e8aaf3737fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AELSSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11083248" name="name608469c0568cd5eb9" descr="11377.jpg"/>
+                  <wp:docPr id="61675666" name="name682869e8aaf373ec7" descr="11377.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11377.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId637069c0568cd5eb7" cstate="print"/>
+                          <a:blip r:embed="rId227369e8aaf373ec5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId529669c0568cd5fd7" w:history="1">
+            <w:hyperlink r:id="rId541769e8aaf374014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1740,63 +1740,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. T. sartus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is found usually in lower mountainous areas up to an altitude of 2000 m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6836931" name="name109169c0568cd74f9" descr="AELSSA_distribution_map.jpg"/>
+            <wp:docPr id="7229480" name="name302869e8aaf3755ba" descr="AELSSA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AELSSA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId897769c0568cd74f6" cstate="print"/>
+                    <a:blip r:embed="rId857369e8aaf3755b7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3284,51 +3284,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 213–215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS Program Resource and Collaboration Site (n.d.). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId778369c0568cd8b8d" w:history="1">
+      <w:hyperlink r:id="rId662269e8aaf376176" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3122</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trirachys sartus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId907169c0568cd9bba" w:history="1">
+      <w:hyperlink r:id="rId940869e8aaf376a50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4774,81 +4774,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 387-389. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId303169c0568cd9ca8" w:history="1">
+      <w:hyperlink r:id="rId379269e8aaf376b20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00842.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69783601" name="name237869c0568cda38b" descr="eu_funding_250.png"/>
+            <wp:docPr id="56658489" name="name255269e8aaf376bb0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId910369c0568cda389" cstate="print"/>
+                    <a:blip r:embed="rId945369e8aaf376baf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4946,137 +4946,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81750686">
+  <w:abstractNum w:abstractNumId="76928429">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51117504">
+    <w:lvl w:ilvl="0" w:tplc="82218019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51117504" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82218019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51117504" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82218019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51117504" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82218019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51117504" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82218019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51117504" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82218019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51117504" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82218019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51117504" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82218019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51117504" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82218019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81750685">
+  <w:abstractNum w:abstractNumId="76928428">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74496876">
+    <w:lvl w:ilvl="0" w:tplc="55430112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5828,55 +5828,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81750685">
-    <w:abstractNumId w:val="81750685"/>
+  <w:num w:numId="76928428">
+    <w:abstractNumId w:val="76928428"/>
   </w:num>
-  <w:num w:numId="81750686">
-    <w:abstractNumId w:val="81750686"/>
+  <w:num w:numId="76928429">
+    <w:abstractNumId w:val="76928429"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17426,51 +17426,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId697878194" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId610730135" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId509969c0568cd4fdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/" TargetMode="External"/><Relationship Id="rId533969c0568cd5052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/categorization" TargetMode="External"/><Relationship Id="rId529669c0568cd5fd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/photos" TargetMode="External"/><Relationship Id="rId778369c0568cd8b8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3122" TargetMode="External"/><Relationship Id="rId907169c0568cd9bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId303169c0568cd9ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00842.x" TargetMode="External"/><Relationship Id="rId637069c0568cd5eb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId637069c0568cd5eb7.jpg"/><Relationship Id="rId897769c0568cd74f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId897769c0568cd74f6.jpg"/><Relationship Id="rId910369c0568cda389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId910369c0568cda389.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId829075275" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId306655813" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId522069e8aaf373793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/" TargetMode="External"/><Relationship Id="rId428769e8aaf3737fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/categorization" TargetMode="External"/><Relationship Id="rId541769e8aaf374014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/photos" TargetMode="External"/><Relationship Id="rId662269e8aaf376176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3122" TargetMode="External"/><Relationship Id="rId940869e8aaf376a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId379269e8aaf376b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00842.x" TargetMode="External"/><Relationship Id="rId227369e8aaf373ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId227369e8aaf373ec5.jpg"/><Relationship Id="rId857369e8aaf3755b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId857369e8aaf3755b7.jpg"/><Relationship Id="rId945369e8aaf376baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId945369e8aaf376baf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>