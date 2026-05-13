--- v7 (2026-04-22)
+++ v8 (2026-05-13)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Solsky)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uzbek longhorn beetle, city longhorn beetle, sart longhorn beetle, town longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522069e8aaf373793" w:history="1">
+            <w:hyperlink r:id="rId11686a04d484d4e94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428769e8aaf3737fe" w:history="1">
+            <w:hyperlink r:id="rId10546a04d484d4f2f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AELSSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61675666" name="name682869e8aaf373ec7" descr="11377.jpg"/>
+                  <wp:docPr id="49365945" name="name87366a04d484d53a7" descr="11377.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11377.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId227369e8aaf373ec5" cstate="print"/>
+                          <a:blip r:embed="rId61126a04d484d53a5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId541769e8aaf374014" w:history="1">
+            <w:hyperlink r:id="rId33716a04d484d54cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1740,63 +1740,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. T. sartus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is found usually in lower mountainous areas up to an altitude of 2000 m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7229480" name="name302869e8aaf3755ba" descr="AELSSA_distribution_map.jpg"/>
+            <wp:docPr id="25069795" name="name74306a04d484d7006" descr="AELSSA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AELSSA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId857369e8aaf3755b7" cstate="print"/>
+                    <a:blip r:embed="rId25776a04d484d7003" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3284,51 +3284,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 213–215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS Program Resource and Collaboration Site (n.d.). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId662269e8aaf376176" w:history="1">
+      <w:hyperlink r:id="rId49236a04d484d7efa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3122</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trirachys sartus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId940869e8aaf376a50" w:history="1">
+      <w:hyperlink r:id="rId65376a04d484d88a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4774,81 +4774,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 387-389. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId379269e8aaf376b20" w:history="1">
+      <w:hyperlink r:id="rId37026a04d484d896c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00842.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56658489" name="name255269e8aaf376bb0" descr="eu_funding_250.png"/>
+            <wp:docPr id="81581406" name="name15286a04d484d89fc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId945369e8aaf376baf" cstate="print"/>
+                    <a:blip r:embed="rId57366a04d484d89fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4946,137 +4946,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76928429">
+  <w:abstractNum w:abstractNumId="59417081">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82218019">
+    <w:lvl w:ilvl="0" w:tplc="73065742">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82218019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73065742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82218019" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73065742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82218019" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73065742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82218019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73065742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82218019" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73065742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82218019" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73065742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82218019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73065742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82218019" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73065742" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76928428">
+  <w:abstractNum w:abstractNumId="59417080">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55430112">
+    <w:lvl w:ilvl="0" w:tplc="29456220">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5828,55 +5828,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76928428">
-    <w:abstractNumId w:val="76928428"/>
+  <w:num w:numId="59417080">
+    <w:abstractNumId w:val="59417080"/>
   </w:num>
-  <w:num w:numId="76928429">
-    <w:abstractNumId w:val="76928429"/>
+  <w:num w:numId="59417081">
+    <w:abstractNumId w:val="59417081"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17426,51 +17426,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId829075275" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId306655813" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId522069e8aaf373793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/" TargetMode="External"/><Relationship Id="rId428769e8aaf3737fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/categorization" TargetMode="External"/><Relationship Id="rId541769e8aaf374014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/photos" TargetMode="External"/><Relationship Id="rId662269e8aaf376176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3122" TargetMode="External"/><Relationship Id="rId940869e8aaf376a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId379269e8aaf376b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00842.x" TargetMode="External"/><Relationship Id="rId227369e8aaf373ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId227369e8aaf373ec5.jpg"/><Relationship Id="rId857369e8aaf3755b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId857369e8aaf3755b7.jpg"/><Relationship Id="rId945369e8aaf376baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId945369e8aaf376baf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId453055148" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId226928863" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11686a04d484d4e94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/" TargetMode="External"/><Relationship Id="rId10546a04d484d4f2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/categorization" TargetMode="External"/><Relationship Id="rId33716a04d484d54cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/photos" TargetMode="External"/><Relationship Id="rId49236a04d484d7efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3122" TargetMode="External"/><Relationship Id="rId65376a04d484d88a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37026a04d484d896c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00842.x" TargetMode="External"/><Relationship Id="rId61126a04d484d53a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61126a04d484d53a5.jpg"/><Relationship Id="rId25776a04d484d7003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25776a04d484d7003.jpg"/><Relationship Id="rId57366a04d484d89fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57366a04d484d89fb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>