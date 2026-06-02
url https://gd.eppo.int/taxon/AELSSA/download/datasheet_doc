--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Solsky)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uzbek longhorn beetle, city longhorn beetle, sart longhorn beetle, town longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11686a04d484d4e94" w:history="1">
+            <w:hyperlink r:id="rId58056a1f6b6ed8426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10546a04d484d4f2f" w:history="1">
+            <w:hyperlink r:id="rId98116a1f6b6ed849e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AELSSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49365945" name="name87366a04d484d53a7" descr="11377.jpg"/>
+                  <wp:docPr id="27027158" name="name35546a1f6b6ed8bdb" descr="11377.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11377.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61126a04d484d53a5" cstate="print"/>
+                          <a:blip r:embed="rId20976a1f6b6ed8bd8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33716a04d484d54cd" w:history="1">
+            <w:hyperlink r:id="rId80446a1f6b6ed8d9c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1740,63 +1740,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. T. sartus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is found usually in lower mountainous areas up to an altitude of 2000 m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25069795" name="name74306a04d484d7006" descr="AELSSA_distribution_map.jpg"/>
+            <wp:docPr id="41573772" name="name92376a1f6b6eda6dc" descr="AELSSA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AELSSA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25776a04d484d7003" cstate="print"/>
+                    <a:blip r:embed="rId32756a1f6b6eda6d7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3284,51 +3284,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 213–215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS Program Resource and Collaboration Site (n.d.). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49236a04d484d7efa" w:history="1">
+      <w:hyperlink r:id="rId75016a1f6b6edb3ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3122</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trirachys sartus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65376a04d484d88a1" w:history="1">
+      <w:hyperlink r:id="rId94296a1f6b6edbcea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4774,81 +4774,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 387-389. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37026a04d484d896c" w:history="1">
+      <w:hyperlink r:id="rId48606a1f6b6edbdb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00842.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81581406" name="name15286a04d484d89fc" descr="eu_funding_250.png"/>
+            <wp:docPr id="26548971" name="name10866a1f6b6edbe98" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57366a04d484d89fb" cstate="print"/>
+                    <a:blip r:embed="rId39476a1f6b6edbe97" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4946,137 +4946,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59417081">
+  <w:abstractNum w:abstractNumId="31722144">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73065742">
+    <w:lvl w:ilvl="0" w:tplc="79164463">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73065742" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79164463" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73065742" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79164463" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73065742" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79164463" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73065742" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79164463" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73065742" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79164463" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73065742" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79164463" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73065742" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79164463" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73065742" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79164463" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59417080">
+  <w:abstractNum w:abstractNumId="31722143">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29456220">
+    <w:lvl w:ilvl="0" w:tplc="52987461">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5828,55 +5828,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59417080">
-    <w:abstractNumId w:val="59417080"/>
+  <w:num w:numId="31722143">
+    <w:abstractNumId w:val="31722143"/>
   </w:num>
-  <w:num w:numId="59417081">
-    <w:abstractNumId w:val="59417081"/>
+  <w:num w:numId="31722144">
+    <w:abstractNumId w:val="31722144"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17426,51 +17426,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId453055148" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId226928863" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11686a04d484d4e94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/" TargetMode="External"/><Relationship Id="rId10546a04d484d4f2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/categorization" TargetMode="External"/><Relationship Id="rId33716a04d484d54cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/photos" TargetMode="External"/><Relationship Id="rId49236a04d484d7efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3122" TargetMode="External"/><Relationship Id="rId65376a04d484d88a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37026a04d484d896c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00842.x" TargetMode="External"/><Relationship Id="rId61126a04d484d53a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61126a04d484d53a5.jpg"/><Relationship Id="rId25776a04d484d7003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25776a04d484d7003.jpg"/><Relationship Id="rId57366a04d484d89fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57366a04d484d89fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId677355603" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId337786366" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58056a1f6b6ed8426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/" TargetMode="External"/><Relationship Id="rId98116a1f6b6ed849e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/categorization" TargetMode="External"/><Relationship Id="rId80446a1f6b6ed8d9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/photos" TargetMode="External"/><Relationship Id="rId75016a1f6b6edb3ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3122" TargetMode="External"/><Relationship Id="rId94296a1f6b6edbcea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48606a1f6b6edbdb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00842.x" TargetMode="External"/><Relationship Id="rId20976a1f6b6ed8bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20976a1f6b6ed8bd8.jpg"/><Relationship Id="rId32756a1f6b6eda6d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32756a1f6b6eda6d7.jpg"/><Relationship Id="rId39476a1f6b6edbe97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39476a1f6b6edbe97.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>