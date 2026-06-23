--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Solsky)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uzbek longhorn beetle, city longhorn beetle, sart longhorn beetle, town longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58056a1f6b6ed8426" w:history="1">
+            <w:hyperlink r:id="rId11876a3a5a3757297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98116a1f6b6ed849e" w:history="1">
+            <w:hyperlink r:id="rId21406a3a5a3757301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AELSSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27027158" name="name35546a1f6b6ed8bdb" descr="11377.jpg"/>
+                  <wp:docPr id="65623462" name="name26996a3a5a3757ba3" descr="11377.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11377.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20976a1f6b6ed8bd8" cstate="print"/>
+                          <a:blip r:embed="rId55736a3a5a3757ba0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80446a1f6b6ed8d9c" w:history="1">
+            <w:hyperlink r:id="rId81806a3a5a3757ce2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1740,63 +1740,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. T. sartus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is found usually in lower mountainous areas up to an altitude of 2000 m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41573772" name="name92376a1f6b6eda6dc" descr="AELSSA_distribution_map.jpg"/>
+            <wp:docPr id="13872151" name="name76336a3a5a37590d5" descr="AELSSA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AELSSA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32756a1f6b6eda6d7" cstate="print"/>
+                    <a:blip r:embed="rId47506a3a5a37590d2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3284,51 +3284,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 213–215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS Program Resource and Collaboration Site (n.d.). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75016a1f6b6edb3ec" w:history="1">
+      <w:hyperlink r:id="rId53146a3a5a3759c65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3122</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trirachys sartus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94296a1f6b6edbcea" w:history="1">
+      <w:hyperlink r:id="rId96236a3a5a375a52f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4774,81 +4774,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 387-389. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48606a1f6b6edbdb9" w:history="1">
+      <w:hyperlink r:id="rId14896a3a5a375a64a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00842.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26548971" name="name10866a1f6b6edbe98" descr="eu_funding_250.png"/>
+            <wp:docPr id="88978944" name="name43606a3a5a375a6a5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39476a1f6b6edbe97" cstate="print"/>
+                    <a:blip r:embed="rId64606a3a5a375a6a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4946,137 +4946,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31722144">
+  <w:abstractNum w:abstractNumId="46826922">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79164463">
+    <w:lvl w:ilvl="0" w:tplc="29612719">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79164463" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29612719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79164463" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29612719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79164463" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29612719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79164463" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29612719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79164463" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29612719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79164463" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29612719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79164463" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29612719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79164463" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29612719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31722143">
+  <w:abstractNum w:abstractNumId="46826921">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52987461">
+    <w:lvl w:ilvl="0" w:tplc="97457181">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5828,55 +5828,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31722143">
-    <w:abstractNumId w:val="31722143"/>
+  <w:num w:numId="46826921">
+    <w:abstractNumId w:val="46826921"/>
   </w:num>
-  <w:num w:numId="31722144">
-    <w:abstractNumId w:val="31722144"/>
+  <w:num w:numId="46826922">
+    <w:abstractNumId w:val="46826922"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17426,51 +17426,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId677355603" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId337786366" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58056a1f6b6ed8426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/" TargetMode="External"/><Relationship Id="rId98116a1f6b6ed849e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/categorization" TargetMode="External"/><Relationship Id="rId80446a1f6b6ed8d9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/photos" TargetMode="External"/><Relationship Id="rId75016a1f6b6edb3ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3122" TargetMode="External"/><Relationship Id="rId94296a1f6b6edbcea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48606a1f6b6edbdb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00842.x" TargetMode="External"/><Relationship Id="rId20976a1f6b6ed8bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20976a1f6b6ed8bd8.jpg"/><Relationship Id="rId32756a1f6b6eda6d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32756a1f6b6eda6d7.jpg"/><Relationship Id="rId39476a1f6b6edbe97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39476a1f6b6edbe97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId166927444" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId371337361" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11876a3a5a3757297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/" TargetMode="External"/><Relationship Id="rId21406a3a5a3757301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/categorization" TargetMode="External"/><Relationship Id="rId81806a3a5a3757ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/photos" TargetMode="External"/><Relationship Id="rId53146a3a5a3759c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3122" TargetMode="External"/><Relationship Id="rId96236a3a5a375a52f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14896a3a5a375a64a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00842.x" TargetMode="External"/><Relationship Id="rId55736a3a5a3757ba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55736a3a5a3757ba0.jpg"/><Relationship Id="rId47506a3a5a37590d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47506a3a5a37590d2.jpg"/><Relationship Id="rId64606a3a5a375a6a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64606a3a5a375a6a4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>