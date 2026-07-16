--- v10 (2026-06-23)
+++ v11 (2026-07-16)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Solsky)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uzbek longhorn beetle, city longhorn beetle, sart longhorn beetle, town longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11876a3a5a3757297" w:history="1">
+            <w:hyperlink r:id="rId12296a588869e4129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21406a3a5a3757301" w:history="1">
+            <w:hyperlink r:id="rId32376a588869e4197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AELSSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65623462" name="name26996a3a5a3757ba3" descr="11377.jpg"/>
+                  <wp:docPr id="27689913" name="name66116a588869e42b1" descr="11377.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11377.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55736a3a5a3757ba0" cstate="print"/>
+                          <a:blip r:embed="rId67036a588869e42b0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81806a3a5a3757ce2" w:history="1">
+            <w:hyperlink r:id="rId58756a588869e4455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1740,63 +1740,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. T. sartus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is found usually in lower mountainous areas up to an altitude of 2000 m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13872151" name="name76336a3a5a37590d5" descr="AELSSA_distribution_map.jpg"/>
+            <wp:docPr id="43518757" name="name38616a588869e590d" descr="AELSSA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AELSSA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47506a3a5a37590d2" cstate="print"/>
+                    <a:blip r:embed="rId22876a588869e5909" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3284,51 +3284,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 213–215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS Program Resource and Collaboration Site (n.d.). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53146a3a5a3759c65" w:history="1">
+      <w:hyperlink r:id="rId12186a588869e65a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3122</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trirachys sartus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96236a3a5a375a52f" w:history="1">
+      <w:hyperlink r:id="rId77876a588869e6e88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4774,81 +4774,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 387-389. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14896a3a5a375a64a" w:history="1">
+      <w:hyperlink r:id="rId84926a588869e6f51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00842.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88978944" name="name43606a3a5a375a6a5" descr="eu_funding_250.png"/>
+            <wp:docPr id="42374806" name="name26886a588869e6fd0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64606a3a5a375a6a4" cstate="print"/>
+                    <a:blip r:embed="rId15676a588869e6fcf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4946,137 +4946,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46826922">
+  <w:abstractNum w:abstractNumId="80536661">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29612719">
+    <w:lvl w:ilvl="0" w:tplc="14162819">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29612719" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14162819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29612719" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14162819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29612719" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14162819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29612719" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14162819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29612719" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14162819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29612719" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14162819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29612719" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14162819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29612719" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14162819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46826921">
+  <w:abstractNum w:abstractNumId="80536660">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97457181">
+    <w:lvl w:ilvl="0" w:tplc="88579817">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5828,55 +5828,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46826921">
-    <w:abstractNumId w:val="46826921"/>
+  <w:num w:numId="80536660">
+    <w:abstractNumId w:val="80536660"/>
   </w:num>
-  <w:num w:numId="46826922">
-    <w:abstractNumId w:val="46826922"/>
+  <w:num w:numId="80536661">
+    <w:abstractNumId w:val="80536661"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17426,51 +17426,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId166927444" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId371337361" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11876a3a5a3757297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/" TargetMode="External"/><Relationship Id="rId21406a3a5a3757301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/categorization" TargetMode="External"/><Relationship Id="rId81806a3a5a3757ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/photos" TargetMode="External"/><Relationship Id="rId53146a3a5a3759c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3122" TargetMode="External"/><Relationship Id="rId96236a3a5a375a52f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14896a3a5a375a64a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00842.x" TargetMode="External"/><Relationship Id="rId55736a3a5a3757ba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55736a3a5a3757ba0.jpg"/><Relationship Id="rId47506a3a5a37590d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47506a3a5a37590d2.jpg"/><Relationship Id="rId64606a3a5a375a6a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64606a3a5a375a6a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId643482634" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId370203974" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12296a588869e4129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/" TargetMode="External"/><Relationship Id="rId32376a588869e4197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/categorization" TargetMode="External"/><Relationship Id="rId58756a588869e4455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/photos" TargetMode="External"/><Relationship Id="rId12186a588869e65a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3122" TargetMode="External"/><Relationship Id="rId77876a588869e6e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84926a588869e6f51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00842.x" TargetMode="External"/><Relationship Id="rId67036a588869e42b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67036a588869e42b0.jpg"/><Relationship Id="rId22876a588869e5909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22876a588869e5909.jpg"/><Relationship Id="rId15676a588869e6fcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15676a588869e6fcf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>