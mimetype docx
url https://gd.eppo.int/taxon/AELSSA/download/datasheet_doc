--- v11 (2026-07-16)
+++ v12 (2026-08-08)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Solsky)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uzbek longhorn beetle, city longhorn beetle, sart longhorn beetle, town longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12296a588869e4129" w:history="1">
+            <w:hyperlink r:id="rId94126a76a5b720281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32376a588869e4197" w:history="1">
+            <w:hyperlink r:id="rId95946a76a5b7202f1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AELSSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27689913" name="name66116a588869e42b1" descr="11377.jpg"/>
+                  <wp:docPr id="85582922" name="name45506a76a5b72041c" descr="11377.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11377.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67036a588869e42b0" cstate="print"/>
+                          <a:blip r:embed="rId68176a76a5b72041a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58756a588869e4455" w:history="1">
+            <w:hyperlink r:id="rId13576a76a5b72051f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1740,63 +1740,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. T. sartus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is found usually in lower mountainous areas up to an altitude of 2000 m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43518757" name="name38616a588869e590d" descr="AELSSA_distribution_map.jpg"/>
+            <wp:docPr id="74678811" name="name16476a76a5b721e0e" descr="AELSSA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AELSSA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22876a588869e5909" cstate="print"/>
+                    <a:blip r:embed="rId61896a76a5b721e0b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3284,51 +3284,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 213–215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS Program Resource and Collaboration Site (n.d.). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12186a588869e65a8" w:history="1">
+      <w:hyperlink r:id="rId88186a76a5b7229fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3122</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trirachys sartus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77876a588869e6e88" w:history="1">
+      <w:hyperlink r:id="rId53646a76a5b723303" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4774,81 +4774,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 387-389. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84926a588869e6f51" w:history="1">
+      <w:hyperlink r:id="rId12406a76a5b7233cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00842.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42374806" name="name26886a588869e6fd0" descr="eu_funding_250.png"/>
+            <wp:docPr id="26773963" name="name78416a76a5b723456" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15676a588869e6fcf" cstate="print"/>
+                    <a:blip r:embed="rId61366a76a5b723455" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4946,137 +4946,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80536661">
+  <w:abstractNum w:abstractNumId="74284636">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14162819">
+    <w:lvl w:ilvl="0" w:tplc="90312244">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14162819" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90312244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14162819" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90312244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14162819" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90312244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14162819" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90312244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14162819" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90312244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14162819" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90312244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14162819" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90312244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14162819" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90312244" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80536660">
+  <w:abstractNum w:abstractNumId="74284635">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88579817">
+    <w:lvl w:ilvl="0" w:tplc="87444163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5828,55 +5828,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80536660">
-    <w:abstractNumId w:val="80536660"/>
+  <w:num w:numId="74284635">
+    <w:abstractNumId w:val="74284635"/>
   </w:num>
-  <w:num w:numId="80536661">
-    <w:abstractNumId w:val="80536661"/>
+  <w:num w:numId="74284636">
+    <w:abstractNumId w:val="74284636"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17426,51 +17426,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId643482634" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId370203974" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12296a588869e4129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/" TargetMode="External"/><Relationship Id="rId32376a588869e4197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/categorization" TargetMode="External"/><Relationship Id="rId58756a588869e4455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/photos" TargetMode="External"/><Relationship Id="rId12186a588869e65a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3122" TargetMode="External"/><Relationship Id="rId77876a588869e6e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84926a588869e6f51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00842.x" TargetMode="External"/><Relationship Id="rId67036a588869e42b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67036a588869e42b0.jpg"/><Relationship Id="rId22876a588869e5909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22876a588869e5909.jpg"/><Relationship Id="rId15676a588869e6fcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15676a588869e6fcf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId921964782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId462174599" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94126a76a5b720281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/" TargetMode="External"/><Relationship Id="rId95946a76a5b7202f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/categorization" TargetMode="External"/><Relationship Id="rId13576a76a5b72051f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/photos" TargetMode="External"/><Relationship Id="rId88186a76a5b7229fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3122" TargetMode="External"/><Relationship Id="rId53646a76a5b723303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12406a76a5b7233cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00842.x" TargetMode="External"/><Relationship Id="rId68176a76a5b72041a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68176a76a5b72041a.jpg"/><Relationship Id="rId61896a76a5b721e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61896a76a5b721e0b.jpg"/><Relationship Id="rId61366a76a5b723455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61366a76a5b723455.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>