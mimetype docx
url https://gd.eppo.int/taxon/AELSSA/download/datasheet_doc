--- v12 (2026-08-08)
+++ v13 (2026-08-28)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Solsky)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uzbek longhorn beetle, city longhorn beetle, sart longhorn beetle, town longhorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94126a76a5b720281" w:history="1">
+            <w:hyperlink r:id="rId49806a918402a3009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95946a76a5b7202f1" w:history="1">
+            <w:hyperlink r:id="rId77566a918402a3072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AELSSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85582922" name="name45506a76a5b72041c" descr="11377.jpg"/>
+                  <wp:docPr id="25250648" name="name11216a918402a39f8" descr="11377.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11377.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68176a76a5b72041a" cstate="print"/>
+                          <a:blip r:embed="rId31076a918402a39f6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13576a76a5b72051f" w:history="1">
+            <w:hyperlink r:id="rId67136a918402a3b41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1740,63 +1740,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. T. sartus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is found usually in lower mountainous areas up to an altitude of 2000 m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74678811" name="name16476a76a5b721e0e" descr="AELSSA_distribution_map.jpg"/>
+            <wp:docPr id="39278323" name="name94916a918402a4e66" descr="AELSSA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AELSSA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61896a76a5b721e0b" cstate="print"/>
+                    <a:blip r:embed="rId33016a918402a4e62" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3284,51 +3284,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 213–215.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAPS Program Resource and Collaboration Site (n.d.). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88186a76a5b7229fe" w:history="1">
+      <w:hyperlink r:id="rId32366a918402a5a52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3122</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4654,51 +4654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trirachys sartus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53646a76a5b723303" w:history="1">
+      <w:hyperlink r:id="rId64176a918402a639d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4774,81 +4774,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 387-389. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12406a76a5b7233cd" w:history="1">
+      <w:hyperlink r:id="rId70736a918402a6487" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00842.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26773963" name="name78416a76a5b723456" descr="eu_funding_250.png"/>
+            <wp:docPr id="49899659" name="name10316a918402a64e5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61366a76a5b723455" cstate="print"/>
+                    <a:blip r:embed="rId13036a918402a64e4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4946,137 +4946,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74284636">
+  <w:abstractNum w:abstractNumId="43018080">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90312244">
+    <w:lvl w:ilvl="0" w:tplc="10385815">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90312244" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10385815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90312244" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10385815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90312244" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10385815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90312244" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10385815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90312244" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10385815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90312244" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10385815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90312244" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10385815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90312244" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10385815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74284635">
+  <w:abstractNum w:abstractNumId="43018079">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87444163">
+    <w:lvl w:ilvl="0" w:tplc="74162406">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5828,55 +5828,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74284635">
-    <w:abstractNumId w:val="74284635"/>
+  <w:num w:numId="43018079">
+    <w:abstractNumId w:val="43018079"/>
   </w:num>
-  <w:num w:numId="74284636">
-    <w:abstractNumId w:val="74284636"/>
+  <w:num w:numId="43018080">
+    <w:abstractNumId w:val="43018080"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17426,51 +17426,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId921964782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId462174599" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94126a76a5b720281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/" TargetMode="External"/><Relationship Id="rId95946a76a5b7202f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/categorization" TargetMode="External"/><Relationship Id="rId13576a76a5b72051f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/photos" TargetMode="External"/><Relationship Id="rId88186a76a5b7229fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3122" TargetMode="External"/><Relationship Id="rId53646a76a5b723303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12406a76a5b7233cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00842.x" TargetMode="External"/><Relationship Id="rId68176a76a5b72041a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68176a76a5b72041a.jpg"/><Relationship Id="rId61896a76a5b721e0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61896a76a5b721e0b.jpg"/><Relationship Id="rId61366a76a5b723455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61366a76a5b723455.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId361528379" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId557938186" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49806a918402a3009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/" TargetMode="External"/><Relationship Id="rId77566a918402a3072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/categorization" TargetMode="External"/><Relationship Id="rId67136a918402a3b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AELSSA/photos" TargetMode="External"/><Relationship Id="rId32366a918402a5a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3122" TargetMode="External"/><Relationship Id="rId64176a918402a639d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70736a918402a6487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00842.x" TargetMode="External"/><Relationship Id="rId31076a918402a39f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31076a918402a39f6.jpg"/><Relationship Id="rId33016a918402a4e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33016a918402a4e62.jpg"/><Relationship Id="rId13036a918402a64e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13036a918402a64e4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>