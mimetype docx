--- v8 (2026-03-30)
+++ v9 (2026-04-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fuchsia gall mite, fuchsia mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561169caa1c72dc20" w:history="1">
+            <w:hyperlink r:id="rId749969e718bb60291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350369caa1c72dc89" w:history="1">
+            <w:hyperlink r:id="rId426869e718bb602f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACUPFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27647230" name="name414669caa1c72e328" descr="13983.jpg"/>
+                  <wp:docPr id="62090532" name="name563969e718bb603b6" descr="13983.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13983.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId536169caa1c72e326" cstate="print"/>
+                          <a:blip r:embed="rId579369e718bb603b5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId691369caa1c72e41e" w:history="1">
+            <w:hyperlink r:id="rId363369e718bb604d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -989,63 +989,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in several other European countries in relation with movement of plants from infested areas (EPPO, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1054439" name="name133569caa1c72f4bc" descr="ACUPFU_distribution_map.jpg"/>
+            <wp:docPr id="30951672" name="name853469e718bb6173c" descr="ACUPFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ACUPFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId570469caa1c72f4b9" cstate="print"/>
+                    <a:blip r:embed="rId972569e718bb61737" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2341,51 +2341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson H, MacLeod A (2007) CSL Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL, York, UK. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId593569caa1c72ff1e" w:history="1">
+      <w:hyperlink r:id="rId257769e718bb62202" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/ACUPFU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2420,51 +2420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Fuchsia gall mite – an eriophyid mite. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Northwest Fuchsia Society</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491069caa1c72ff9f" w:history="1">
+      <w:hyperlink r:id="rId784069e718bb62285" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nwfuchsiasociety.com/mitesold.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2537,51 +2537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId221369caa1c730068" w:history="1">
+      <w:hyperlink r:id="rId630869e718bb62340" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2636,51 +2636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3853</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId917369caa1c73010f" w:history="1">
+      <w:hyperlink r:id="rId633769e718bb623e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2963,90 +2963,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2021) Mail order suppliers of biological control for home gardeners </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649669caa1c730322" w:history="1">
+      <w:hyperlink r:id="rId648069e718bb625ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2022) Fuchsia Gall mite </w:t>
       </w:r>
-      <w:hyperlink r:id="rId938169caa1c73035f" w:history="1">
+      <w:hyperlink r:id="rId646669e718bb62629" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3248,51 +3248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId334169caa1c7304f0" w:history="1">
+      <w:hyperlink r:id="rId249969e718bb627b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3367,63 +3367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37596843" name="name142869caa1c73070f" descr="eu_funding_250.png"/>
+            <wp:docPr id="84437397" name="name613069e718bb628c2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId420869caa1c73070e" cstate="print"/>
+                    <a:blip r:embed="rId363669e718bb628c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3521,137 +3521,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41181994">
+  <w:abstractNum w:abstractNumId="66443919">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56138901">
+    <w:lvl w:ilvl="0" w:tplc="42573679">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56138901" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42573679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56138901" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42573679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56138901" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42573679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56138901" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42573679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56138901" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42573679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56138901" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42573679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56138901" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42573679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56138901" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42573679" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41181993">
+  <w:abstractNum w:abstractNumId="66443918">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34186558">
+    <w:lvl w:ilvl="0" w:tplc="19071433">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4403,55 +4403,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41181993">
-    <w:abstractNumId w:val="41181993"/>
+  <w:num w:numId="66443918">
+    <w:abstractNumId w:val="66443918"/>
   </w:num>
-  <w:num w:numId="41181994">
-    <w:abstractNumId w:val="41181994"/>
+  <w:num w:numId="66443919">
+    <w:abstractNumId w:val="66443919"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16001,51 +16001,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId439659614" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId626357197" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId561169caa1c72dc20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId350369caa1c72dc89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId691369caa1c72e41e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId593569caa1c72ff1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId491069caa1c72ff9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId221369caa1c730068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId917369caa1c73010f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId649669caa1c730322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId938169caa1c73035f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId334169caa1c7304f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId536169caa1c72e326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId536169caa1c72e326.jpg"/><Relationship Id="rId570469caa1c72f4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId570469caa1c72f4b9.jpg"/><Relationship Id="rId420869caa1c73070e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId420869caa1c73070e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId484975735" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId447482555" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId749969e718bb60291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId426869e718bb602f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId363369e718bb604d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId257769e718bb62202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId784069e718bb62285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId630869e718bb62340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId633769e718bb623e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId648069e718bb625ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId646669e718bb62629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId249969e718bb627b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId579369e718bb603b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId579369e718bb603b5.jpg"/><Relationship Id="rId972569e718bb61737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId972569e718bb61737.jpg"/><Relationship Id="rId363669e718bb628c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId363669e718bb628c1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>