--- v9 (2026-04-21)
+++ v10 (2026-05-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fuchsia gall mite, fuchsia mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749969e718bb60291" w:history="1">
+            <w:hyperlink r:id="rId66716a03adbc372c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426869e718bb602f9" w:history="1">
+            <w:hyperlink r:id="rId51526a03adbc3732a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACUPFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62090532" name="name563969e718bb603b6" descr="13983.jpg"/>
+                  <wp:docPr id="12924445" name="name72536a03adbc379a4" descr="13983.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13983.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId579369e718bb603b5" cstate="print"/>
+                          <a:blip r:embed="rId96516a03adbc379a2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId363369e718bb604d1" w:history="1">
+            <w:hyperlink r:id="rId90776a03adbc37b05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -989,63 +989,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in several other European countries in relation with movement of plants from infested areas (EPPO, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30951672" name="name853469e718bb6173c" descr="ACUPFU_distribution_map.jpg"/>
+            <wp:docPr id="32954572" name="name14156a03adbc38e52" descr="ACUPFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ACUPFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId972569e718bb61737" cstate="print"/>
+                    <a:blip r:embed="rId96136a03adbc38e50" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2341,51 +2341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson H, MacLeod A (2007) CSL Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL, York, UK. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257769e718bb62202" w:history="1">
+      <w:hyperlink r:id="rId60886a03adbc39868" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/ACUPFU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2420,51 +2420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Fuchsia gall mite – an eriophyid mite. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Northwest Fuchsia Society</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId784069e718bb62285" w:history="1">
+      <w:hyperlink r:id="rId89246a03adbc398e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nwfuchsiasociety.com/mitesold.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2537,51 +2537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId630869e718bb62340" w:history="1">
+      <w:hyperlink r:id="rId10346a03adbc399d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2636,51 +2636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3853</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId633769e718bb623e2" w:history="1">
+      <w:hyperlink r:id="rId25376a03adbc39a7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2963,90 +2963,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2021) Mail order suppliers of biological control for home gardeners </w:t>
       </w:r>
-      <w:hyperlink r:id="rId648069e718bb625ec" w:history="1">
+      <w:hyperlink r:id="rId68616a03adbc39cc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2022) Fuchsia Gall mite </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646669e718bb62629" w:history="1">
+      <w:hyperlink r:id="rId45186a03adbc39d06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3248,51 +3248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId249969e718bb627b6" w:history="1">
+      <w:hyperlink r:id="rId39036a03adbc39e96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3367,63 +3367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84437397" name="name613069e718bb628c2" descr="eu_funding_250.png"/>
+            <wp:docPr id="36397912" name="name12586a03adbc3a082" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId363669e718bb628c1" cstate="print"/>
+                    <a:blip r:embed="rId17746a03adbc3a081" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3521,137 +3521,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66443919">
+  <w:abstractNum w:abstractNumId="78895144">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42573679">
+    <w:lvl w:ilvl="0" w:tplc="37868054">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42573679" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37868054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42573679" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37868054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42573679" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37868054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42573679" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37868054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42573679" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37868054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42573679" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37868054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42573679" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37868054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42573679" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37868054" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66443918">
+  <w:abstractNum w:abstractNumId="78895143">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19071433">
+    <w:lvl w:ilvl="0" w:tplc="66820271">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4403,55 +4403,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66443918">
-    <w:abstractNumId w:val="66443918"/>
+  <w:num w:numId="78895143">
+    <w:abstractNumId w:val="78895143"/>
   </w:num>
-  <w:num w:numId="66443919">
-    <w:abstractNumId w:val="66443919"/>
+  <w:num w:numId="78895144">
+    <w:abstractNumId w:val="78895144"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16001,51 +16001,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId484975735" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId447482555" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId749969e718bb60291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId426869e718bb602f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId363369e718bb604d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId257769e718bb62202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId784069e718bb62285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId630869e718bb62340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId633769e718bb623e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId648069e718bb625ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId646669e718bb62629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId249969e718bb627b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId579369e718bb603b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId579369e718bb603b5.jpg"/><Relationship Id="rId972569e718bb61737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId972569e718bb61737.jpg"/><Relationship Id="rId363669e718bb628c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId363669e718bb628c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId962073548" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId255113163" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66716a03adbc372c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId51526a03adbc3732a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId90776a03adbc37b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId60886a03adbc39868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId89246a03adbc398e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId10346a03adbc399d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId25376a03adbc39a7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId68616a03adbc39cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId45186a03adbc39d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId39036a03adbc39e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96516a03adbc379a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96516a03adbc379a2.jpg"/><Relationship Id="rId96136a03adbc38e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96136a03adbc38e50.jpg"/><Relationship Id="rId17746a03adbc3a081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17746a03adbc3a081.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>