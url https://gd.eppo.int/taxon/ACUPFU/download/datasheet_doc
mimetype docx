--- v10 (2026-05-12)
+++ v11 (2026-06-02)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fuchsia gall mite, fuchsia mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66716a03adbc372c1" w:history="1">
+            <w:hyperlink r:id="rId77606a1e7b690824a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51526a03adbc3732a" w:history="1">
+            <w:hyperlink r:id="rId16296a1e7b69082b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACUPFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12924445" name="name72536a03adbc379a4" descr="13983.jpg"/>
+                  <wp:docPr id="80498269" name="name51886a1e7b69089ac" descr="13983.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13983.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96516a03adbc379a2" cstate="print"/>
+                          <a:blip r:embed="rId47856a1e7b69089aa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90776a03adbc37b05" w:history="1">
+            <w:hyperlink r:id="rId28616a1e7b6908afa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -989,63 +989,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in several other European countries in relation with movement of plants from infested areas (EPPO, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32954572" name="name14156a03adbc38e52" descr="ACUPFU_distribution_map.jpg"/>
+            <wp:docPr id="85830579" name="name29136a1e7b6909c5d" descr="ACUPFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ACUPFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96136a03adbc38e50" cstate="print"/>
+                    <a:blip r:embed="rId55166a1e7b6909c5a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2341,51 +2341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson H, MacLeod A (2007) CSL Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL, York, UK. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60886a03adbc39868" w:history="1">
+      <w:hyperlink r:id="rId40916a1e7b690a6fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/ACUPFU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2420,51 +2420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Fuchsia gall mite – an eriophyid mite. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Northwest Fuchsia Society</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89246a03adbc398e7" w:history="1">
+      <w:hyperlink r:id="rId20016a1e7b690a780" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nwfuchsiasociety.com/mitesold.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2537,51 +2537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10346a03adbc399d4" w:history="1">
+      <w:hyperlink r:id="rId91606a1e7b690a839" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2636,51 +2636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3853</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25376a03adbc39a7b" w:history="1">
+      <w:hyperlink r:id="rId84536a1e7b690a8dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2963,90 +2963,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2021) Mail order suppliers of biological control for home gardeners </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68616a03adbc39cc1" w:history="1">
+      <w:hyperlink r:id="rId31776a1e7b690aaea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2022) Fuchsia Gall mite </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45186a03adbc39d06" w:history="1">
+      <w:hyperlink r:id="rId63916a1e7b690ab28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3248,51 +3248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39036a03adbc39e96" w:history="1">
+      <w:hyperlink r:id="rId93496a1e7b690ae1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3367,63 +3367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36397912" name="name12586a03adbc3a082" descr="eu_funding_250.png"/>
+            <wp:docPr id="39187036" name="name83586a1e7b690af2f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17746a03adbc3a081" cstate="print"/>
+                    <a:blip r:embed="rId60606a1e7b690af2e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3521,137 +3521,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78895144">
+  <w:abstractNum w:abstractNumId="60438161">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37868054">
+    <w:lvl w:ilvl="0" w:tplc="99145368">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37868054" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99145368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37868054" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99145368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37868054" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99145368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37868054" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99145368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37868054" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99145368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37868054" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99145368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37868054" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99145368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37868054" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99145368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78895143">
+  <w:abstractNum w:abstractNumId="60438160">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66820271">
+    <w:lvl w:ilvl="0" w:tplc="60390731">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4403,55 +4403,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78895143">
-    <w:abstractNumId w:val="78895143"/>
+  <w:num w:numId="60438160">
+    <w:abstractNumId w:val="60438160"/>
   </w:num>
-  <w:num w:numId="78895144">
-    <w:abstractNumId w:val="78895144"/>
+  <w:num w:numId="60438161">
+    <w:abstractNumId w:val="60438161"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16001,51 +16001,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId962073548" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId255113163" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66716a03adbc372c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId51526a03adbc3732a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId90776a03adbc37b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId60886a03adbc39868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId89246a03adbc398e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId10346a03adbc399d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId25376a03adbc39a7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId68616a03adbc39cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId45186a03adbc39d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId39036a03adbc39e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96516a03adbc379a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96516a03adbc379a2.jpg"/><Relationship Id="rId96136a03adbc38e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96136a03adbc38e50.jpg"/><Relationship Id="rId17746a03adbc3a081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17746a03adbc3a081.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId638760325" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId367727682" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77606a1e7b690824a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId16296a1e7b69082b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId28616a1e7b6908afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId40916a1e7b690a6fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId20016a1e7b690a780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId91606a1e7b690a839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId84536a1e7b690a8dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId31776a1e7b690aaea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId63916a1e7b690ab28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId93496a1e7b690ae1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47856a1e7b69089aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47856a1e7b69089aa.jpg"/><Relationship Id="rId55166a1e7b6909c5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55166a1e7b6909c5a.jpg"/><Relationship Id="rId60606a1e7b690af2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60606a1e7b690af2e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>