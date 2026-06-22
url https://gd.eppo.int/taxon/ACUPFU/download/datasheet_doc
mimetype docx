--- v11 (2026-06-02)
+++ v12 (2026-06-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fuchsia gall mite, fuchsia mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77606a1e7b690824a" w:history="1">
+            <w:hyperlink r:id="rId39136a396c1d69a8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16296a1e7b69082b6" w:history="1">
+            <w:hyperlink r:id="rId15966a396c1d69af3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACUPFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80498269" name="name51886a1e7b69089ac" descr="13983.jpg"/>
+                  <wp:docPr id="17663184" name="name14826a396c1d6a0ca" descr="13983.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13983.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47856a1e7b69089aa" cstate="print"/>
+                          <a:blip r:embed="rId98056a396c1d6a0c8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28616a1e7b6908afa" w:history="1">
+            <w:hyperlink r:id="rId70646a396c1d6a21b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -989,63 +989,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in several other European countries in relation with movement of plants from infested areas (EPPO, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85830579" name="name29136a1e7b6909c5d" descr="ACUPFU_distribution_map.jpg"/>
+            <wp:docPr id="78400143" name="name97426a396c1d6b2fd" descr="ACUPFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ACUPFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55166a1e7b6909c5a" cstate="print"/>
+                    <a:blip r:embed="rId30036a396c1d6b2fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2341,51 +2341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson H, MacLeod A (2007) CSL Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL, York, UK. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40916a1e7b690a6fd" w:history="1">
+      <w:hyperlink r:id="rId36046a396c1d6c04d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/ACUPFU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2420,51 +2420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Fuchsia gall mite – an eriophyid mite. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Northwest Fuchsia Society</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20016a1e7b690a780" w:history="1">
+      <w:hyperlink r:id="rId56376a396c1d6c0da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nwfuchsiasociety.com/mitesold.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2537,51 +2537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91606a1e7b690a839" w:history="1">
+      <w:hyperlink r:id="rId72716a396c1d6c198" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2636,51 +2636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3853</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84536a1e7b690a8dc" w:history="1">
+      <w:hyperlink r:id="rId84746a396c1d6c2ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2963,90 +2963,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2021) Mail order suppliers of biological control for home gardeners </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31776a1e7b690aaea" w:history="1">
+      <w:hyperlink r:id="rId19976a396c1d6c4f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2022) Fuchsia Gall mite </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63916a1e7b690ab28" w:history="1">
+      <w:hyperlink r:id="rId47146a396c1d6c536" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3248,51 +3248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93496a1e7b690ae1c" w:history="1">
+      <w:hyperlink r:id="rId32906a396c1d6c9cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3367,63 +3367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="39187036" name="name83586a1e7b690af2f" descr="eu_funding_250.png"/>
+            <wp:docPr id="90492633" name="name65016a396c1d6cb24" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60606a1e7b690af2e" cstate="print"/>
+                    <a:blip r:embed="rId97816a396c1d6cb23" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3521,137 +3521,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60438161">
+  <w:abstractNum w:abstractNumId="15491439">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99145368">
+    <w:lvl w:ilvl="0" w:tplc="29222300">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99145368" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29222300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99145368" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29222300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99145368" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29222300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99145368" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29222300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99145368" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29222300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99145368" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29222300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99145368" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29222300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99145368" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29222300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60438160">
+  <w:abstractNum w:abstractNumId="15491438">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60390731">
+    <w:lvl w:ilvl="0" w:tplc="56369906">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4403,55 +4403,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60438160">
-    <w:abstractNumId w:val="60438160"/>
+  <w:num w:numId="15491438">
+    <w:abstractNumId w:val="15491438"/>
   </w:num>
-  <w:num w:numId="60438161">
-    <w:abstractNumId w:val="60438161"/>
+  <w:num w:numId="15491439">
+    <w:abstractNumId w:val="15491439"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16001,51 +16001,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId638760325" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId367727682" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77606a1e7b690824a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId16296a1e7b69082b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId28616a1e7b6908afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId40916a1e7b690a6fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId20016a1e7b690a780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId91606a1e7b690a839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId84536a1e7b690a8dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId31776a1e7b690aaea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId63916a1e7b690ab28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId93496a1e7b690ae1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47856a1e7b69089aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47856a1e7b69089aa.jpg"/><Relationship Id="rId55166a1e7b6909c5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55166a1e7b6909c5a.jpg"/><Relationship Id="rId60606a1e7b690af2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60606a1e7b690af2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId795092631" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId852647309" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39136a396c1d69a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId15966a396c1d69af3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId70646a396c1d6a21b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId36046a396c1d6c04d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId56376a396c1d6c0da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId72716a396c1d6c198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId84746a396c1d6c2ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId19976a396c1d6c4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId47146a396c1d6c536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId32906a396c1d6c9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98056a396c1d6a0c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98056a396c1d6a0c8.jpg"/><Relationship Id="rId30036a396c1d6b2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30036a396c1d6b2fa.jpg"/><Relationship Id="rId97816a396c1d6cb23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97816a396c1d6cb23.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>