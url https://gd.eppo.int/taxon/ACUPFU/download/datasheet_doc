--- v12 (2026-06-22)
+++ v13 (2026-07-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fuchsia gall mite, fuchsia mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39136a396c1d69a8a" w:history="1">
+            <w:hyperlink r:id="rId91976a540251ca71e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15966a396c1d69af3" w:history="1">
+            <w:hyperlink r:id="rId96216a540251ca788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACUPFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17663184" name="name14826a396c1d6a0ca" descr="13983.jpg"/>
+                  <wp:docPr id="69985573" name="name73996a540251caefb" descr="13983.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13983.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98056a396c1d6a0c8" cstate="print"/>
+                          <a:blip r:embed="rId59266a540251caef8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70646a396c1d6a21b" w:history="1">
+            <w:hyperlink r:id="rId81656a540251cb038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -989,63 +989,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in several other European countries in relation with movement of plants from infested areas (EPPO, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78400143" name="name97426a396c1d6b2fd" descr="ACUPFU_distribution_map.jpg"/>
+            <wp:docPr id="2901907" name="name82106a540251cbf65" descr="ACUPFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ACUPFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30036a396c1d6b2fa" cstate="print"/>
+                    <a:blip r:embed="rId99556a540251cbf63" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2341,51 +2341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson H, MacLeod A (2007) CSL Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL, York, UK. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36046a396c1d6c04d" w:history="1">
+      <w:hyperlink r:id="rId95886a540251cc9e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/ACUPFU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2420,51 +2420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Fuchsia gall mite – an eriophyid mite. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Northwest Fuchsia Society</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56376a396c1d6c0da" w:history="1">
+      <w:hyperlink r:id="rId64326a540251cca62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nwfuchsiasociety.com/mitesold.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2537,51 +2537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72716a396c1d6c198" w:history="1">
+      <w:hyperlink r:id="rId65106a540251ccb1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2636,51 +2636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3853</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84746a396c1d6c2ad" w:history="1">
+      <w:hyperlink r:id="rId61636a540251ccbbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2963,90 +2963,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2021) Mail order suppliers of biological control for home gardeners </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19976a396c1d6c4f7" w:history="1">
+      <w:hyperlink r:id="rId97076a540251ccdc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2022) Fuchsia Gall mite </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47146a396c1d6c536" w:history="1">
+      <w:hyperlink r:id="rId22406a540251cce07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3248,51 +3248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32906a396c1d6c9cb" w:history="1">
+      <w:hyperlink r:id="rId49356a540251ccf92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3367,63 +3367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90492633" name="name65016a396c1d6cb24" descr="eu_funding_250.png"/>
+            <wp:docPr id="93548795" name="name13506a540251cd0bd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97816a396c1d6cb23" cstate="print"/>
+                    <a:blip r:embed="rId18456a540251cd0bc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3521,137 +3521,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15491439">
+  <w:abstractNum w:abstractNumId="87782358">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29222300">
+    <w:lvl w:ilvl="0" w:tplc="42777944">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29222300" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42777944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29222300" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42777944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29222300" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42777944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29222300" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42777944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29222300" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42777944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29222300" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42777944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29222300" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42777944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29222300" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42777944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15491438">
+  <w:abstractNum w:abstractNumId="87782357">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56369906">
+    <w:lvl w:ilvl="0" w:tplc="83487970">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4403,55 +4403,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15491438">
-    <w:abstractNumId w:val="15491438"/>
+  <w:num w:numId="87782357">
+    <w:abstractNumId w:val="87782357"/>
   </w:num>
-  <w:num w:numId="15491439">
-    <w:abstractNumId w:val="15491439"/>
+  <w:num w:numId="87782358">
+    <w:abstractNumId w:val="87782358"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16001,51 +16001,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId795092631" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId852647309" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39136a396c1d69a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId15966a396c1d69af3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId70646a396c1d6a21b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId36046a396c1d6c04d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId56376a396c1d6c0da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId72716a396c1d6c198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId84746a396c1d6c2ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId19976a396c1d6c4f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId47146a396c1d6c536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId32906a396c1d6c9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98056a396c1d6a0c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98056a396c1d6a0c8.jpg"/><Relationship Id="rId30036a396c1d6b2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30036a396c1d6b2fa.jpg"/><Relationship Id="rId97816a396c1d6cb23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97816a396c1d6cb23.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522319684" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157638435" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91976a540251ca71e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId96216a540251ca788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId81656a540251cb038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId95886a540251cc9e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId64326a540251cca62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId65106a540251ccb1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId61636a540251ccbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId97076a540251ccdc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId22406a540251cce07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId49356a540251ccf92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59266a540251caef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59266a540251caef8.jpg"/><Relationship Id="rId99556a540251cbf63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99556a540251cbf63.jpg"/><Relationship Id="rId18456a540251cd0bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18456a540251cd0bc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>