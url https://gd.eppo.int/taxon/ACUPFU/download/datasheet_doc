--- v13 (2026-07-12)
+++ v14 (2026-08-02)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fuchsia gall mite, fuchsia mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91976a540251ca71e" w:history="1">
+            <w:hyperlink r:id="rId76156a6e992d3b8a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96216a540251ca788" w:history="1">
+            <w:hyperlink r:id="rId13286a6e992d3b90e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACUPFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69985573" name="name73996a540251caefb" descr="13983.jpg"/>
+                  <wp:docPr id="38909280" name="name49646a6e992d3c203" descr="13983.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13983.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59266a540251caef8" cstate="print"/>
+                          <a:blip r:embed="rId64286a6e992d3c201" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81656a540251cb038" w:history="1">
+            <w:hyperlink r:id="rId34856a6e992d3c8a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -989,63 +989,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in several other European countries in relation with movement of plants from infested areas (EPPO, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2901907" name="name82106a540251cbf65" descr="ACUPFU_distribution_map.jpg"/>
+            <wp:docPr id="5152708" name="name80976a6e992d3da78" descr="ACUPFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ACUPFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99556a540251cbf63" cstate="print"/>
+                    <a:blip r:embed="rId52676a6e992d3da77" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2341,51 +2341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson H, MacLeod A (2007) CSL Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL, York, UK. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95886a540251cc9e2" w:history="1">
+      <w:hyperlink r:id="rId12136a6e992d3e4a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/ACUPFU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2420,51 +2420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Fuchsia gall mite – an eriophyid mite. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Northwest Fuchsia Society</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64326a540251cca62" w:history="1">
+      <w:hyperlink r:id="rId18406a6e992d3e524" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nwfuchsiasociety.com/mitesold.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2537,51 +2537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65106a540251ccb1c" w:history="1">
+      <w:hyperlink r:id="rId35146a6e992d3e5dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2636,51 +2636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3853</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61636a540251ccbbe" w:history="1">
+      <w:hyperlink r:id="rId87596a6e992d3e67f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2963,90 +2963,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2021) Mail order suppliers of biological control for home gardeners </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97076a540251ccdc9" w:history="1">
+      <w:hyperlink r:id="rId15196a6e992d3e8b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2022) Fuchsia Gall mite </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22406a540251cce07" w:history="1">
+      <w:hyperlink r:id="rId76196a6e992d3e8ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3248,51 +3248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49356a540251ccf92" w:history="1">
+      <w:hyperlink r:id="rId80076a6e992d3ea7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3367,63 +3367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93548795" name="name13506a540251cd0bd" descr="eu_funding_250.png"/>
+            <wp:docPr id="38746225" name="name13276a6e992d3ebbd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18456a540251cd0bc" cstate="print"/>
+                    <a:blip r:embed="rId40006a6e992d3ebbc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3521,137 +3521,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87782358">
+  <w:abstractNum w:abstractNumId="30387784">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42777944">
+    <w:lvl w:ilvl="0" w:tplc="73489902">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42777944" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73489902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42777944" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73489902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42777944" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73489902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42777944" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73489902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42777944" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73489902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42777944" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73489902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42777944" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73489902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42777944" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73489902" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87782357">
+  <w:abstractNum w:abstractNumId="30387783">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83487970">
+    <w:lvl w:ilvl="0" w:tplc="10139930">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4403,55 +4403,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87782357">
-    <w:abstractNumId w:val="87782357"/>
+  <w:num w:numId="30387783">
+    <w:abstractNumId w:val="30387783"/>
   </w:num>
-  <w:num w:numId="87782358">
-    <w:abstractNumId w:val="87782358"/>
+  <w:num w:numId="30387784">
+    <w:abstractNumId w:val="30387784"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16001,51 +16001,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522319684" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157638435" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91976a540251ca71e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId96216a540251ca788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId81656a540251cb038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId95886a540251cc9e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId64326a540251cca62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId65106a540251ccb1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId61636a540251ccbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId97076a540251ccdc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId22406a540251cce07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId49356a540251ccf92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59266a540251caef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59266a540251caef8.jpg"/><Relationship Id="rId99556a540251cbf63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99556a540251cbf63.jpg"/><Relationship Id="rId18456a540251cd0bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18456a540251cd0bc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId252627466" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId584147557" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76156a6e992d3b8a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId13286a6e992d3b90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId34856a6e992d3c8a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId12136a6e992d3e4a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId18406a6e992d3e524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId35146a6e992d3e5dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId87596a6e992d3e67f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId15196a6e992d3e8b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId76196a6e992d3e8ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId80076a6e992d3ea7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64286a6e992d3c201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64286a6e992d3c201.jpg"/><Relationship Id="rId52676a6e992d3da77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52676a6e992d3da77.jpg"/><Relationship Id="rId40006a6e992d3ebbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40006a6e992d3ebbc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>