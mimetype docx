--- v14 (2026-08-02)
+++ v15 (2026-08-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fuchsia gall mite, fuchsia mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76156a6e992d3b8a2" w:history="1">
+            <w:hyperlink r:id="rId87836a890e1bd1ef9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13286a6e992d3b90e" w:history="1">
+            <w:hyperlink r:id="rId47766a890e1bd1f67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACUPFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38909280" name="name49646a6e992d3c203" descr="13983.jpg"/>
+                  <wp:docPr id="27469631" name="name78426a890e1bd24c4" descr="13983.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13983.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId64286a6e992d3c201" cstate="print"/>
+                          <a:blip r:embed="rId67266a890e1bd24c3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34856a6e992d3c8a8" w:history="1">
+            <w:hyperlink r:id="rId13616a890e1bd25ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -984,100 +984,68 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Outbreaks of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in several other European countries in relation with movement of plants from infested areas (EPPO, 2012).</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
-      <w:r>
-[...37 lines deleted...]
-      </w:r>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> France (mainland), Germany, Guernsey, Jersey, Netherlands, United Kingdom (England, Wales)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2341,51 +2309,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson H, MacLeod A (2007) CSL Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL, York, UK. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12136a6e992d3e4a4" w:history="1">
+      <w:hyperlink r:id="rId59056a890e1bd3733" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/ACUPFU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2420,51 +2388,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Fuchsia gall mite – an eriophyid mite. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Northwest Fuchsia Society</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18406a6e992d3e524" w:history="1">
+      <w:hyperlink r:id="rId26356a890e1bd37ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nwfuchsiasociety.com/mitesold.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2537,51 +2505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35146a6e992d3e5dd" w:history="1">
+      <w:hyperlink r:id="rId65836a890e1bd38cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2636,51 +2604,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3853</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87596a6e992d3e67f" w:history="1">
+      <w:hyperlink r:id="rId40206a890e1bd397b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2963,90 +2931,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2021) Mail order suppliers of biological control for home gardeners </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15196a6e992d3e8b0" w:history="1">
+      <w:hyperlink r:id="rId10036a890e1bd3b9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2022) Fuchsia Gall mite </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76196a6e992d3e8ee" w:history="1">
+      <w:hyperlink r:id="rId50506a890e1bd3bdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3248,51 +3216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80076a6e992d3ea7e" w:history="1">
+      <w:hyperlink r:id="rId58546a890e1bd3d75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3367,63 +3335,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38746225" name="name13276a6e992d3ebbd" descr="eu_funding_250.png"/>
+            <wp:docPr id="6112538" name="name99396a890e1bd3e98" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40006a6e992d3ebbc" cstate="print"/>
+                    <a:blip r:embed="rId10376a890e1bd3e97" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3521,137 +3489,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30387784">
+  <w:abstractNum w:abstractNumId="54918358">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73489902">
+    <w:lvl w:ilvl="0" w:tplc="38718939">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73489902" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38718939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73489902" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38718939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73489902" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38718939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73489902" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38718939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73489902" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38718939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73489902" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38718939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73489902" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38718939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73489902" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38718939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30387783">
+  <w:abstractNum w:abstractNumId="54918357">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10139930">
+    <w:lvl w:ilvl="0" w:tplc="14386122">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4403,55 +4371,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30387783">
-    <w:abstractNumId w:val="30387783"/>
+  <w:num w:numId="54918357">
+    <w:abstractNumId w:val="54918357"/>
   </w:num>
-  <w:num w:numId="30387784">
-    <w:abstractNumId w:val="30387784"/>
+  <w:num w:numId="54918358">
+    <w:abstractNumId w:val="54918358"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16001,51 +15969,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId252627466" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId584147557" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76156a6e992d3b8a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId13286a6e992d3b90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId34856a6e992d3c8a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId12136a6e992d3e4a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId18406a6e992d3e524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId35146a6e992d3e5dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId87596a6e992d3e67f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId15196a6e992d3e8b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId76196a6e992d3e8ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId80076a6e992d3ea7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64286a6e992d3c201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64286a6e992d3c201.jpg"/><Relationship Id="rId52676a6e992d3da77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52676a6e992d3da77.jpg"/><Relationship Id="rId40006a6e992d3ebbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40006a6e992d3ebbc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId427837489" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId720383715" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87836a890e1bd1ef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId47766a890e1bd1f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId13616a890e1bd25ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId59056a890e1bd3733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId26356a890e1bd37ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId65836a890e1bd38cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId40206a890e1bd397b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId10036a890e1bd3b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId50506a890e1bd3bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId58546a890e1bd3d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67266a890e1bd24c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67266a890e1bd24c3.jpg"/><Relationship Id="rId10376a890e1bd3e97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10376a890e1bd3e97.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>