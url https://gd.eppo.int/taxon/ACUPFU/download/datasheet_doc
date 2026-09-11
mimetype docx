--- v15 (2026-08-22)
+++ v16 (2026-09-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fuchsia gall mite, fuchsia mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87836a890e1bd1ef9" w:history="1">
+            <w:hyperlink r:id="rId99936aa37a3516814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47766a890e1bd1f67" w:history="1">
+            <w:hyperlink r:id="rId33326aa37a351687c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACUPFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27469631" name="name78426a890e1bd24c4" descr="13983.jpg"/>
+                  <wp:docPr id="40169644" name="name45166aa37a3517256" descr="13983.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13983.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67266a890e1bd24c3" cstate="print"/>
+                          <a:blip r:embed="rId88176aa37a3517254" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13616a890e1bd25ea" w:history="1">
+            <w:hyperlink r:id="rId71976aa37a3517383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -984,68 +984,100 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Outbreaks of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in several other European countries in relation with movement of plants from infested areas (EPPO, 2012).</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
-      <w:pPr>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6120000" cy="3067200"/>
+            <wp:docPr id="72783626" name="name24726aa37a3518312" descr="ACUPFU_distribution_map.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="ACUPFU_distribution_map.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId78136aa37a3518310" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6120000" cy="3067200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="0">
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> France (mainland), Germany, Guernsey, Jersey, Netherlands, United Kingdom (England, Wales)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2309,51 +2341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson H, MacLeod A (2007) CSL Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL, York, UK. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59056a890e1bd3733" w:history="1">
+      <w:hyperlink r:id="rId43856aa37a3518d90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/ACUPFU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2388,51 +2420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Fuchsia gall mite – an eriophyid mite. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Northwest Fuchsia Society</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26356a890e1bd37ba" w:history="1">
+      <w:hyperlink r:id="rId17896aa37a3518e38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nwfuchsiasociety.com/mitesold.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2505,51 +2537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65836a890e1bd38cb" w:history="1">
+      <w:hyperlink r:id="rId83716aa37a3518f09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2604,51 +2636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3853</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40206a890e1bd397b" w:history="1">
+      <w:hyperlink r:id="rId66706aa37a3518fae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2931,90 +2963,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2021) Mail order suppliers of biological control for home gardeners </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10036a890e1bd3b9d" w:history="1">
+      <w:hyperlink r:id="rId50166aa37a35191c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2022) Fuchsia Gall mite </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50506a890e1bd3bdc" w:history="1">
+      <w:hyperlink r:id="rId92716aa37a3519205" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3216,51 +3248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58546a890e1bd3d75" w:history="1">
+      <w:hyperlink r:id="rId35626aa37a35193e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3335,63 +3367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6112538" name="name99396a890e1bd3e98" descr="eu_funding_250.png"/>
+            <wp:docPr id="33592089" name="name12376aa37a35194fd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10376a890e1bd3e97" cstate="print"/>
+                    <a:blip r:embed="rId85526aa37a35194fc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3489,137 +3521,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54918358">
+  <w:abstractNum w:abstractNumId="40949639">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38718939">
+    <w:lvl w:ilvl="0" w:tplc="98108381">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38718939" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98108381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38718939" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98108381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38718939" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98108381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38718939" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98108381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38718939" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98108381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38718939" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98108381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38718939" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98108381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38718939" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98108381" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54918357">
+  <w:abstractNum w:abstractNumId="40949638">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14386122">
+    <w:lvl w:ilvl="0" w:tplc="23134864">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4371,55 +4403,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54918357">
-    <w:abstractNumId w:val="54918357"/>
+  <w:num w:numId="40949638">
+    <w:abstractNumId w:val="40949638"/>
   </w:num>
-  <w:num w:numId="54918358">
-    <w:abstractNumId w:val="54918358"/>
+  <w:num w:numId="40949639">
+    <w:abstractNumId w:val="40949639"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15969,51 +16001,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId427837489" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId720383715" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87836a890e1bd1ef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId47766a890e1bd1f67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId13616a890e1bd25ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId59056a890e1bd3733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId26356a890e1bd37ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId65836a890e1bd38cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId40206a890e1bd397b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId10036a890e1bd3b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId50506a890e1bd3bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId58546a890e1bd3d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67266a890e1bd24c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67266a890e1bd24c3.jpg"/><Relationship Id="rId10376a890e1bd3e97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10376a890e1bd3e97.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId969658987" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId340433936" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99936aa37a3516814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId33326aa37a351687c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId71976aa37a3517383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId43856aa37a3518d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId17896aa37a3518e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId83716aa37a3518f09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId66706aa37a3518fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId50166aa37a35191c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId92716aa37a3519205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId35626aa37a35193e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88176aa37a3517254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88176aa37a3517254.jpg"/><Relationship Id="rId78136aa37a3518310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78136aa37a3518310.jpg"/><Relationship Id="rId85526aa37a35194fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85526aa37a35194fc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>