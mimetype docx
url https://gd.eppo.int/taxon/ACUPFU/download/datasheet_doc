--- v16 (2026-09-11)
+++ v17 (2026-10-01)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fuchsia gall mite, fuchsia mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99936aa37a3516814" w:history="1">
+            <w:hyperlink r:id="rId56256abe0e0dc4da0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33326aa37a351687c" w:history="1">
+            <w:hyperlink r:id="rId37746abe0e0dc4e40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACUPFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40169644" name="name45166aa37a3517256" descr="13983.jpg"/>
+                  <wp:docPr id="80874395" name="name68496abe0e0dc559c" descr="13983.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13983.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88176aa37a3517254" cstate="print"/>
+                          <a:blip r:embed="rId77606abe0e0dc559a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71976aa37a3517383" w:history="1">
+            <w:hyperlink r:id="rId37716abe0e0dc5693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -989,63 +989,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in several other European countries in relation with movement of plants from infested areas (EPPO, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72783626" name="name24726aa37a3518312" descr="ACUPFU_distribution_map.jpg"/>
+            <wp:docPr id="72684293" name="name73096abe0e0dc6604" descr="ACUPFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ACUPFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78136aa37a3518310" cstate="print"/>
+                    <a:blip r:embed="rId47806abe0e0dc6602" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2341,51 +2341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson H, MacLeod A (2007) CSL Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL, York, UK. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43856aa37a3518d90" w:history="1">
+      <w:hyperlink r:id="rId88566abe0e0dc7031" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/ACUPFU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2420,51 +2420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Fuchsia gall mite – an eriophyid mite. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Northwest Fuchsia Society</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17896aa37a3518e38" w:history="1">
+      <w:hyperlink r:id="rId61456abe0e0dc70b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nwfuchsiasociety.com/mitesold.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2537,51 +2537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83716aa37a3518f09" w:history="1">
+      <w:hyperlink r:id="rId20276abe0e0dc716f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2636,51 +2636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3853</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66706aa37a3518fae" w:history="1">
+      <w:hyperlink r:id="rId18496abe0e0dc7211" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2963,90 +2963,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2021) Mail order suppliers of biological control for home gardeners </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50166aa37a35191c6" w:history="1">
+      <w:hyperlink r:id="rId33556abe0e0dc7435" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2022) Fuchsia Gall mite </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92716aa37a3519205" w:history="1">
+      <w:hyperlink r:id="rId83626abe0e0dc7475" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3248,51 +3248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35626aa37a35193e7" w:history="1">
+      <w:hyperlink r:id="rId18406abe0e0dc7614" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3367,63 +3367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33592089" name="name12376aa37a35194fd" descr="eu_funding_250.png"/>
+            <wp:docPr id="16719360" name="name30156abe0e0dc771b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85526aa37a35194fc" cstate="print"/>
+                    <a:blip r:embed="rId27086abe0e0dc771a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3521,137 +3521,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40949639">
+  <w:abstractNum w:abstractNumId="46509331">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98108381">
+    <w:lvl w:ilvl="0" w:tplc="87436378">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98108381" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87436378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98108381" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87436378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98108381" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87436378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98108381" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87436378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98108381" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87436378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98108381" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87436378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98108381" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87436378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98108381" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87436378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40949638">
+  <w:abstractNum w:abstractNumId="46509330">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23134864">
+    <w:lvl w:ilvl="0" w:tplc="91702190">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4403,55 +4403,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40949638">
-    <w:abstractNumId w:val="40949638"/>
+  <w:num w:numId="46509330">
+    <w:abstractNumId w:val="46509330"/>
   </w:num>
-  <w:num w:numId="40949639">
-    <w:abstractNumId w:val="40949639"/>
+  <w:num w:numId="46509331">
+    <w:abstractNumId w:val="46509331"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16001,51 +16001,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId969658987" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId340433936" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99936aa37a3516814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId33326aa37a351687c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId71976aa37a3517383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId43856aa37a3518d90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId17896aa37a3518e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId83716aa37a3518f09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId66706aa37a3518fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId50166aa37a35191c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId92716aa37a3519205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId35626aa37a35193e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88176aa37a3517254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88176aa37a3517254.jpg"/><Relationship Id="rId78136aa37a3518310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78136aa37a3518310.jpg"/><Relationship Id="rId85526aa37a35194fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85526aa37a35194fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId742066343" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId901121086" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56256abe0e0dc4da0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId37746abe0e0dc4e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId37716abe0e0dc5693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId88566abe0e0dc7031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId61456abe0e0dc70b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId20276abe0e0dc716f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId18496abe0e0dc7211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId33556abe0e0dc7435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId83626abe0e0dc7475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId18406abe0e0dc7614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77606abe0e0dc559a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77606abe0e0dc559a.jpg"/><Relationship Id="rId47806abe0e0dc6602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47806abe0e0dc6602.jpg"/><Relationship Id="rId27086abe0e0dc771a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27086abe0e0dc771a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>