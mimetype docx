--- v17 (2026-10-01)
+++ v18 (2026-10-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Eriophyidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> fuchsia gall mite, fuchsia mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56256abe0e0dc4da0" w:history="1">
+            <w:hyperlink r:id="rId32346ad938b63c994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37746abe0e0dc4e40" w:history="1">
+            <w:hyperlink r:id="rId53496ad938b63c9de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACUPFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80874395" name="name68496abe0e0dc559c" descr="13983.jpg"/>
+                  <wp:docPr id="60684365" name="name13466ad938b63e001" descr="13983.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13983.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77606abe0e0dc559a" cstate="print"/>
+                          <a:blip r:embed="rId40156ad938b63dfff" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId37716abe0e0dc5693" w:history="1">
+            <w:hyperlink r:id="rId27706ad938b63e0db" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -989,63 +989,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been reported in several other European countries in relation with movement of plants from infested areas (EPPO, 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72684293" name="name73096abe0e0dc6604" descr="ACUPFU_distribution_map.jpg"/>
+            <wp:docPr id="22067962" name="name94446ad938b64135e" descr="ACUPFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ACUPFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47806abe0e0dc6602" cstate="print"/>
+                    <a:blip r:embed="rId51536ad938b64135a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2341,51 +2341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson H, MacLeod A (2007) CSL Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CSL, York, UK. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88566abe0e0dc7031" w:history="1">
+      <w:hyperlink r:id="rId41536ad938b64228a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/organism/ACUPFU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2420,51 +2420,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Fuchsia gall mite – an eriophyid mite. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Northwest Fuchsia Society</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61456abe0e0dc70b4" w:history="1">
+      <w:hyperlink r:id="rId50656ad938b64235e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://nwfuchsiasociety.com/mitesold.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2537,51 +2537,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20276abe0e0dc716f" w:history="1">
+      <w:hyperlink r:id="rId65516ad938b64248d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/56110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2636,51 +2636,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3853</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) EPPO technical document no. 1061: EPPO study on the risk of imports of plants for planting. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18496abe0e0dc7211" w:history="1">
+      <w:hyperlink r:id="rId54626ad938b642556" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2963,90 +2963,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 552-568.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2021) Mail order suppliers of biological control for home gardeners </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33556abe0e0dc7435" w:history="1">
+      <w:hyperlink r:id="rId35786ad938b642726" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">RHS (2022) Fuchsia Gall mite </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83626abe0e0dc7475" w:history="1">
+      <w:hyperlink r:id="rId92506ad938b64275a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed February 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3248,51 +3248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aculops fuchsiae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18406abe0e0dc7614" w:history="1">
+      <w:hyperlink r:id="rId68456ad938b6428a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3367,63 +3367,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16719360" name="name30156abe0e0dc771b" descr="eu_funding_250.png"/>
+            <wp:docPr id="50335412" name="name81776ad938b642988" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27086abe0e0dc771a" cstate="print"/>
+                    <a:blip r:embed="rId18986ad938b642987" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3521,137 +3521,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46509331">
+  <w:abstractNum w:abstractNumId="30634770">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87436378">
+    <w:lvl w:ilvl="0" w:tplc="63024622">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87436378" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63024622" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87436378" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63024622" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87436378" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63024622" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87436378" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63024622" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87436378" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63024622" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87436378" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63024622" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87436378" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63024622" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87436378" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63024622" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46509330">
+  <w:abstractNum w:abstractNumId="30634769">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91702190">
+    <w:lvl w:ilvl="0" w:tplc="61553713">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4403,55 +4403,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46509330">
-    <w:abstractNumId w:val="46509330"/>
+  <w:num w:numId="30634769">
+    <w:abstractNumId w:val="30634769"/>
   </w:num>
-  <w:num w:numId="46509331">
-    <w:abstractNumId w:val="46509331"/>
+  <w:num w:numId="30634770">
+    <w:abstractNumId w:val="30634770"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16001,51 +16001,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId742066343" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId901121086" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56256abe0e0dc4da0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId37746abe0e0dc4e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId37716abe0e0dc5693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId88566abe0e0dc7031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId61456abe0e0dc70b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId20276abe0e0dc716f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId18496abe0e0dc7211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId33556abe0e0dc7435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId83626abe0e0dc7475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId18406abe0e0dc7614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77606abe0e0dc559a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77606abe0e0dc559a.jpg"/><Relationship Id="rId47806abe0e0dc6602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47806abe0e0dc6602.jpg"/><Relationship Id="rId27086abe0e0dc771a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27086abe0e0dc771a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId191361134" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId151795320" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32346ad938b63c994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/" TargetMode="External"/><Relationship Id="rId53496ad938b63c9de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/categorization" TargetMode="External"/><Relationship Id="rId27706ad938b63e0db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACUPFU/photos" TargetMode="External"/><Relationship Id="rId41536ad938b64228a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/organism/ACUPFU" TargetMode="External"/><Relationship Id="rId50656ad938b64235e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nwfuchsiasociety.com/mitesold.htm" TargetMode="External"/><Relationship Id="rId65516ad938b64248d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/56110" TargetMode="External"/><Relationship Id="rId54626ad938b642556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/RESOURCES/eppo_publications/td_1061_plants_for_planting.pdf" TargetMode="External"/><Relationship Id="rId35786ad938b642726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rhs.org.uk/advice/pdfs/biological-control-suppliers" TargetMode="External"/><Relationship Id="rId92506ad938b64275a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhs.org.uk/biodiversity/fuchsia-gall-mite" TargetMode="External"/><Relationship Id="rId68456ad938b6428a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40156ad938b63dfff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40156ad938b63dfff.jpg"/><Relationship Id="rId51536ad938b64135a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51536ad938b64135a.jpg"/><Relationship Id="rId18986ad938b642987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18986ad938b642987.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>