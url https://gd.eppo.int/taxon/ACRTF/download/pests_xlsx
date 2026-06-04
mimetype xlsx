--- v0 (2025-10-08)
+++ v1 (2026-06-04)
@@ -91,51 +91,52 @@
   </si>
   <si>
     <t>MPM000</t>
   </si>
   <si>
     <t>Maple mosaic agent (as Acer)</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Acer)</t>
   </si>
   <si>
     <t>* Van Frankenhuyzen K, Ebling P, Thurston G, Lucarotti C, Royama T, Guscott R, Georgeson E &amp; Silver J (2002) Incidence and impact of Entomophaga aulicae (Zygomycetes: Entomophthorales) and a nucleopolyhedrovirus in an outbreak of the whitemarked tussock moth (Lepidoptera: Lymantriidae). The Canadian Entomologist, 134, 825–845
 * Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
   <si>
     <t>POCZSH</t>
   </si>
   <si>
     <t>Pochazia shantungensis</t>
   </si>
   <si>
-    <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.</t>
+    <t>* Dong Y, Seung J, Lee S, Hulcr J (2026) Pochazia shantungensis and Pochazia chinensis (Hemiptera: Ricaniidae)—two confusable invasive planthoppers. Journal of Integrated Pest Management 17(1), pmag021. https://doi.org/10.1093/jipm/pmag021
+* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.</t>
   </si>
   <si>
     <t>RICASC</t>
   </si>
   <si>
     <t>Ricania speculum (as Acer)</t>
   </si>
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris (as Acer)</t>
   </si>
   <si>
     <t>* Iwata R &amp; Yamada F (1990) Notes on the biology of Hesperophanes campestris, a drywood borer in Japan. Material und Organismen 25, 305–313.</t>
   </si>
   <si>
     <t>XANTAC</t>
   </si>
   <si>
     <t>Xanthomonas acernea (as Acer)</t>
   </si>
   <si>
     <t>XYLBGE</t>
   </si>