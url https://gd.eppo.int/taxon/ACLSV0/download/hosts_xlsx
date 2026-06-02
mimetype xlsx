--- v1 (2026-03-03)
+++ v2 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ACLSV0" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>MABSI</t>
   </si>
   <si>
     <t>Malus sieversii</t>
   </si>
   <si>
     <t>* Jia X-J, Zhang Z-P, Fan X-D, Ren F, Dong Y-F, Hu G-J (2022) Detection and genetic variation analysis of apple chlorotic leaf spot virus and apple stem grooving virus in wild apple (Malus sieversii) from Xinjiang, China. Forest Pathology 52, e12771. https://doi.org/10.1111/efp.12771</t>
   </si>
   <si>
@@ -237,50 +237,59 @@
   </si>
   <si>
     <t>PRNDU</t>
   </si>
   <si>
     <t>Prunus dulcis</t>
   </si>
   <si>
     <t>* Yegül M, Baloğlu S (2020) Detection and characterization of some virus diseases seen in almond trees in the Eastern Mediterranean Region. Plant Protection Bulletin, 60 (1), 71-84.</t>
   </si>
   <si>
     <t>PRNPS</t>
   </si>
   <si>
     <t>Prunus persica</t>
   </si>
   <si>
     <t>* Marini DB, Gibson PG, Scott SW (2008) The complete nucleotide sequence of an isolate of Apple chlorotic leaf spot virus from peach (Prunus persica (L.) Batch). Archives of virology 153, 1003-1005.
 * Németh MA (1986) Virus, mycoplasma and rickettsia diseases of fruit trees. Akadémiai Kiado, Budapest, 841 pp.</t>
   </si>
   <si>
     <t>PRNSC</t>
   </si>
   <si>
     <t>Prunus salicina</t>
+  </si>
+  <si>
+    <t>PSIGU</t>
+  </si>
+  <si>
+    <t>Psidium guajava</t>
+  </si>
+  <si>
+    <t>* Tamang A, Devi NP, Rana S, Bhardwaj P, Kumar R, Hallan V (2026) First report of apple chlorotic leaf spot virus infecting guava (Psidium guajava) in India. New Disease Reports 53(2), e70118. https://doi.org/10.1002/ndr2.70118</t>
   </si>
   <si>
     <t>PYUBE</t>
   </si>
   <si>
     <t>Pyrus betulifolia</t>
   </si>
   <si>
     <t>* Ma L, Zeng Q, Huang W, Wang S, Zhang Y, Cheng Y, Zhang Q, Wang S, Hao L, Xu C, Yu Y (2021) Incidence of major pome fruit tree viruses and viroids in commercial pear orchards in China and in Pyrus betulifolia seedlings. Plant Pathology 70(6), 1467-1475.</t>
   </si>
   <si>
     <t>PYUCO</t>
   </si>
   <si>
     <t>Pyrus communis</t>
   </si>
   <si>
     <t>PYUPY</t>
   </si>
   <si>
     <t>Pyrus pyrifolia</t>
   </si>
   <si>
     <t>* Kim N-Y, Lee H-J, Kim N-K, Oh J, Lee S-H, Kim H, Oh J, Kim H, Moon JS, Jeong RD (2019) Survey of major viruses in commercial nursery trees of major pear cultivars in Korea. Research in Plant Disease 25(1), 43–7. https://doi.org/10.5423/RPD.2019.25.1.43
 ------ confirmed host.
@@ -619,51 +628,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="336.061" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1022,79 +1031,93 @@
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>16</v>
       </c>
       <c r="B27" t="s">
         <v>71</v>
       </c>
       <c r="C27" t="s">
         <v>72</v>
       </c>
       <c r="D27" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>16</v>
       </c>
       <c r="B28" t="s">
         <v>74</v>
       </c>
       <c r="C28" t="s">
         <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>16</v>
       </c>
       <c r="B29" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C29" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>16</v>
       </c>
       <c r="B30" t="s">
         <v>79</v>
       </c>
       <c r="C30" t="s">
         <v>80</v>
       </c>
       <c r="D30" t="s">
         <v>81</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" t="s">
+        <v>16</v>
+      </c>
+      <c r="B31" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" t="s">
+        <v>83</v>
+      </c>
+      <c r="D31" t="s">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">