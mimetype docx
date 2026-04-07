--- v6 (2026-03-13)
+++ v7 (2026-04-07)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Lepidoptera: Tortricidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western black-headed bud worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608869b3fafee1fe2" w:history="1">
+            <w:hyperlink r:id="rId990569d51c788a9dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801769b3fafee204c" w:history="1">
+            <w:hyperlink r:id="rId276969d51c788aa43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACLRGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32273413" name="name127569b3fafee27f6" descr="5.jpg"/>
+                  <wp:docPr id="90186796" name="name809469d51c788aedc" descr="5.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId749069b3fafee27f4" cstate="print"/>
+                          <a:blip r:embed="rId789569d51c788aeda" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId573969b3fafee2985" w:history="1">
+            <w:hyperlink r:id="rId817869d51c788afbf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1388,63 +1388,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. variana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) black-headed budworms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37978425" name="name888669b3fafee3dd6" descr="ACLRGL_distribution_map.jpg"/>
+            <wp:docPr id="17656739" name="name659669d51c788c0b3" descr="ACLRGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ACLRGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId775469b3fafee3dd3" cstate="print"/>
+                    <a:blip r:embed="rId863969d51c788c0b1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3032,51 +3032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId595569b3fafee4a57" w:history="1">
+      <w:hyperlink r:id="rId884969d51c788cc92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3140,51 +3140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId472769b3fafee4b12" w:history="1">
+      <w:hyperlink r:id="rId600269d51c788cd4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4337,51 +4337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acleris gloverana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416569b3fafee529f" w:history="1">
+      <w:hyperlink r:id="rId707569d51c788d4d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4592,81 +4592,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId771269b3fafee544e" w:history="1">
+      <w:hyperlink r:id="rId224869d51c788d688" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8957090" name="name838569b3fafee54ad" descr="eu_funding_250.png"/>
+            <wp:docPr id="91921271" name="name121169d51c788d6e0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId511469b3fafee54ac" cstate="print"/>
+                    <a:blip r:embed="rId643569d51c788d6df" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4764,137 +4764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80648812">
+  <w:abstractNum w:abstractNumId="50056643">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64322944">
+    <w:lvl w:ilvl="0" w:tplc="73586949">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64322944" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73586949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64322944" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73586949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64322944" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73586949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64322944" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73586949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64322944" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73586949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64322944" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73586949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64322944" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73586949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64322944" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73586949" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80648811">
+  <w:abstractNum w:abstractNumId="50056642">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83575608">
+    <w:lvl w:ilvl="0" w:tplc="66194218">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5646,55 +5646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80648811">
-    <w:abstractNumId w:val="80648811"/>
+  <w:num w:numId="50056642">
+    <w:abstractNumId w:val="50056642"/>
   </w:num>
-  <w:num w:numId="80648812">
-    <w:abstractNumId w:val="80648812"/>
+  <w:num w:numId="50056643">
+    <w:abstractNumId w:val="50056643"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17244,51 +17244,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId798034590" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId362955747" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId608869b3fafee1fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/" TargetMode="External"/><Relationship Id="rId801769b3fafee204c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/categorization" TargetMode="External"/><Relationship Id="rId573969b3fafee2985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/photos" TargetMode="External"/><Relationship Id="rId595569b3fafee4a57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId472769b3fafee4b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId416569b3fafee529f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId771269b3fafee544e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x" TargetMode="External"/><Relationship Id="rId749069b3fafee27f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId749069b3fafee27f4.jpg"/><Relationship Id="rId775469b3fafee3dd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId775469b3fafee3dd3.jpg"/><Relationship Id="rId511469b3fafee54ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId511469b3fafee54ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId991617038" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId569184686" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId990569d51c788a9dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/" TargetMode="External"/><Relationship Id="rId276969d51c788aa43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/categorization" TargetMode="External"/><Relationship Id="rId817869d51c788afbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/photos" TargetMode="External"/><Relationship Id="rId884969d51c788cc92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId600269d51c788cd4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId707569d51c788d4d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId224869d51c788d688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x" TargetMode="External"/><Relationship Id="rId789569d51c788aeda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId789569d51c788aeda.jpg"/><Relationship Id="rId863969d51c788c0b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId863969d51c788c0b1.jpg"/><Relationship Id="rId643569d51c788d6df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId643569d51c788d6df.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>