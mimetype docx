--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Lepidoptera: Tortricidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western black-headed bud worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId990569d51c788a9dc" w:history="1">
+            <w:hyperlink r:id="rId894969efe2088c1d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276969d51c788aa43" w:history="1">
+            <w:hyperlink r:id="rId425169efe2088c245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACLRGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90186796" name="name809469d51c788aedc" descr="5.jpg"/>
+                  <wp:docPr id="95132296" name="name655469efe2088c75e" descr="5.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId789569d51c788aeda" cstate="print"/>
+                          <a:blip r:embed="rId157069efe2088c75c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId817869d51c788afbf" w:history="1">
+            <w:hyperlink r:id="rId440069efe2088c878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1388,63 +1388,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. variana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) black-headed budworms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17656739" name="name659669d51c788c0b3" descr="ACLRGL_distribution_map.jpg"/>
+            <wp:docPr id="98479252" name="name771669efe2088e2a4" descr="ACLRGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ACLRGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId863969d51c788c0b1" cstate="print"/>
+                    <a:blip r:embed="rId549369efe2088e29b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3032,51 +3032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId884969d51c788cc92" w:history="1">
+      <w:hyperlink r:id="rId503969efe2088f596" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3140,51 +3140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId600269d51c788cd4f" w:history="1">
+      <w:hyperlink r:id="rId538769efe2088f651" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4337,51 +4337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acleris gloverana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId707569d51c788d4d1" w:history="1">
+      <w:hyperlink r:id="rId975769efe2088feaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4592,81 +4592,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224869d51c788d688" w:history="1">
+      <w:hyperlink r:id="rId273069efe20890063" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91921271" name="name121169d51c788d6e0" descr="eu_funding_250.png"/>
+            <wp:docPr id="33018723" name="name975469efe208904b4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId643569d51c788d6df" cstate="print"/>
+                    <a:blip r:embed="rId664069efe208904b2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4764,137 +4764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50056643">
+  <w:abstractNum w:abstractNumId="30246696">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73586949">
+    <w:lvl w:ilvl="0" w:tplc="82409598">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73586949" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82409598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73586949" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82409598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73586949" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82409598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73586949" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82409598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73586949" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82409598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73586949" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82409598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73586949" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82409598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73586949" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82409598" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50056642">
+  <w:abstractNum w:abstractNumId="30246695">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66194218">
+    <w:lvl w:ilvl="0" w:tplc="74091374">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5646,55 +5646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50056642">
-    <w:abstractNumId w:val="50056642"/>
+  <w:num w:numId="30246695">
+    <w:abstractNumId w:val="30246695"/>
   </w:num>
-  <w:num w:numId="50056643">
-    <w:abstractNumId w:val="50056643"/>
+  <w:num w:numId="30246696">
+    <w:abstractNumId w:val="30246696"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17244,51 +17244,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId991617038" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId569184686" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId990569d51c788a9dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/" TargetMode="External"/><Relationship Id="rId276969d51c788aa43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/categorization" TargetMode="External"/><Relationship Id="rId817869d51c788afbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/photos" TargetMode="External"/><Relationship Id="rId884969d51c788cc92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId600269d51c788cd4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId707569d51c788d4d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId224869d51c788d688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x" TargetMode="External"/><Relationship Id="rId789569d51c788aeda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId789569d51c788aeda.jpg"/><Relationship Id="rId863969d51c788c0b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId863969d51c788c0b1.jpg"/><Relationship Id="rId643569d51c788d6df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId643569d51c788d6df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId952778869" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId430039190" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId894969efe2088c1d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/" TargetMode="External"/><Relationship Id="rId425169efe2088c245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/categorization" TargetMode="External"/><Relationship Id="rId440069efe2088c878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/photos" TargetMode="External"/><Relationship Id="rId503969efe2088f596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId538769efe2088f651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId975769efe2088feaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId273069efe20890063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x" TargetMode="External"/><Relationship Id="rId157069efe2088c75c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId157069efe2088c75c.jpg"/><Relationship Id="rId549369efe2088e29b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId549369efe2088e29b.jpg"/><Relationship Id="rId664069efe208904b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId664069efe208904b2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>