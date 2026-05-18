--- v8 (2026-04-27)
+++ v9 (2026-05-18)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Lepidoptera: Tortricidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western black-headed bud worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894969efe2088c1d9" w:history="1">
+            <w:hyperlink r:id="rId15106a0a966081dd6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425169efe2088c245" w:history="1">
+            <w:hyperlink r:id="rId67186a0a966081f37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACLRGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95132296" name="name655469efe2088c75e" descr="5.jpg"/>
+                  <wp:docPr id="1749111" name="name12786a0a96608299d" descr="5.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId157069efe2088c75c" cstate="print"/>
+                          <a:blip r:embed="rId63006a0a96608299b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId440069efe2088c878" w:history="1">
+            <w:hyperlink r:id="rId48736a0a966082ad9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1388,63 +1388,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. variana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) black-headed budworms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98479252" name="name771669efe2088e2a4" descr="ACLRGL_distribution_map.jpg"/>
+            <wp:docPr id="31793719" name="name96566a0a96608403c" descr="ACLRGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ACLRGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId549369efe2088e29b" cstate="print"/>
+                    <a:blip r:embed="rId92026a0a966084039" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3032,51 +3032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId503969efe2088f596" w:history="1">
+      <w:hyperlink r:id="rId84656a0a966084d64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3140,51 +3140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538769efe2088f651" w:history="1">
+      <w:hyperlink r:id="rId54056a0a966084e3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4337,51 +4337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acleris gloverana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975769efe2088feaf" w:history="1">
+      <w:hyperlink r:id="rId14226a0a96608565f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4592,81 +4592,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId273069efe20890063" w:history="1">
+      <w:hyperlink r:id="rId89046a0a966085816" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33018723" name="name975469efe208904b4" descr="eu_funding_250.png"/>
+            <wp:docPr id="3774376" name="name71686a0a966085b1a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId664069efe208904b2" cstate="print"/>
+                    <a:blip r:embed="rId16266a0a966085b19" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4764,137 +4764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30246696">
+  <w:abstractNum w:abstractNumId="82501188">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82409598">
+    <w:lvl w:ilvl="0" w:tplc="35830614">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82409598" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35830614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82409598" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35830614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82409598" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35830614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82409598" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35830614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82409598" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35830614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82409598" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35830614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82409598" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35830614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82409598" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35830614" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30246695">
+  <w:abstractNum w:abstractNumId="82501187">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74091374">
+    <w:lvl w:ilvl="0" w:tplc="71794678">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5646,55 +5646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30246695">
-    <w:abstractNumId w:val="30246695"/>
+  <w:num w:numId="82501187">
+    <w:abstractNumId w:val="82501187"/>
   </w:num>
-  <w:num w:numId="30246696">
-    <w:abstractNumId w:val="30246696"/>
+  <w:num w:numId="82501188">
+    <w:abstractNumId w:val="82501188"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17244,51 +17244,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId952778869" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId430039190" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId894969efe2088c1d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/" TargetMode="External"/><Relationship Id="rId425169efe2088c245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/categorization" TargetMode="External"/><Relationship Id="rId440069efe2088c878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/photos" TargetMode="External"/><Relationship Id="rId503969efe2088f596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId538769efe2088f651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId975769efe2088feaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId273069efe20890063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x" TargetMode="External"/><Relationship Id="rId157069efe2088c75c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId157069efe2088c75c.jpg"/><Relationship Id="rId549369efe2088e29b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId549369efe2088e29b.jpg"/><Relationship Id="rId664069efe208904b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId664069efe208904b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId385856112" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId783783148" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15106a0a966081dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/" TargetMode="External"/><Relationship Id="rId67186a0a966081f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/categorization" TargetMode="External"/><Relationship Id="rId48736a0a966082ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/photos" TargetMode="External"/><Relationship Id="rId84656a0a966084d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId54056a0a966084e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId14226a0a96608565f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89046a0a966085816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x" TargetMode="External"/><Relationship Id="rId63006a0a96608299b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63006a0a96608299b.jpg"/><Relationship Id="rId92026a0a966084039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92026a0a966084039.jpg"/><Relationship Id="rId16266a0a966085b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16266a0a966085b19.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>