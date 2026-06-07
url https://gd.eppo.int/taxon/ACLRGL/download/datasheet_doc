--- v9 (2026-05-18)
+++ v10 (2026-06-07)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Lepidoptera: Tortricidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western black-headed bud worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15106a0a966081dd6" w:history="1">
+            <w:hyperlink r:id="rId35756a25c7f3c7b01" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67186a0a966081f37" w:history="1">
+            <w:hyperlink r:id="rId25536a25c7f3c7b6a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACLRGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1749111" name="name12786a0a96608299d" descr="5.jpg"/>
+                  <wp:docPr id="33377378" name="name35166a25c7f3c8265" descr="5.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63006a0a96608299b" cstate="print"/>
+                          <a:blip r:embed="rId23236a25c7f3c8263" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48736a0a966082ad9" w:history="1">
+            <w:hyperlink r:id="rId44826a25c7f3c83cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1388,63 +1388,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. variana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) black-headed budworms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31793719" name="name96566a0a96608403c" descr="ACLRGL_distribution_map.jpg"/>
+            <wp:docPr id="28997538" name="name82626a25c7f3c9671" descr="ACLRGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ACLRGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92026a0a966084039" cstate="print"/>
+                    <a:blip r:embed="rId61676a25c7f3c966d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3032,51 +3032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84656a0a966084d64" w:history="1">
+      <w:hyperlink r:id="rId15796a25c7f3ca2ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3140,51 +3140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54056a0a966084e3a" w:history="1">
+      <w:hyperlink r:id="rId20086a25c7f3ca3ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4337,51 +4337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acleris gloverana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14226a0a96608565f" w:history="1">
+      <w:hyperlink r:id="rId83376a25c7f3cab40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4592,81 +4592,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89046a0a966085816" w:history="1">
+      <w:hyperlink r:id="rId24776a25c7f3cacfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3774376" name="name71686a0a966085b1a" descr="eu_funding_250.png"/>
+            <wp:docPr id="47890996" name="name77336a25c7f3cad54" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16266a0a966085b19" cstate="print"/>
+                    <a:blip r:embed="rId24806a25c7f3cad53" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4764,137 +4764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82501188">
+  <w:abstractNum w:abstractNumId="93956128">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35830614">
+    <w:lvl w:ilvl="0" w:tplc="58949066">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35830614" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58949066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35830614" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58949066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35830614" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58949066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35830614" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58949066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35830614" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58949066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35830614" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58949066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35830614" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58949066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35830614" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58949066" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82501187">
+  <w:abstractNum w:abstractNumId="93956127">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71794678">
+    <w:lvl w:ilvl="0" w:tplc="61286103">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5646,55 +5646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82501187">
-    <w:abstractNumId w:val="82501187"/>
+  <w:num w:numId="93956127">
+    <w:abstractNumId w:val="93956127"/>
   </w:num>
-  <w:num w:numId="82501188">
-    <w:abstractNumId w:val="82501188"/>
+  <w:num w:numId="93956128">
+    <w:abstractNumId w:val="93956128"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17244,51 +17244,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId385856112" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId783783148" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15106a0a966081dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/" TargetMode="External"/><Relationship Id="rId67186a0a966081f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/categorization" TargetMode="External"/><Relationship Id="rId48736a0a966082ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/photos" TargetMode="External"/><Relationship Id="rId84656a0a966084d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId54056a0a966084e3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId14226a0a96608565f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89046a0a966085816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x" TargetMode="External"/><Relationship Id="rId63006a0a96608299b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63006a0a96608299b.jpg"/><Relationship Id="rId92026a0a966084039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92026a0a966084039.jpg"/><Relationship Id="rId16266a0a966085b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16266a0a966085b19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId260598619" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId307944905" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35756a25c7f3c7b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/" TargetMode="External"/><Relationship Id="rId25536a25c7f3c7b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/categorization" TargetMode="External"/><Relationship Id="rId44826a25c7f3c83cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/photos" TargetMode="External"/><Relationship Id="rId15796a25c7f3ca2ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId20086a25c7f3ca3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId83376a25c7f3cab40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24776a25c7f3cacfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x" TargetMode="External"/><Relationship Id="rId23236a25c7f3c8263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23236a25c7f3c8263.jpg"/><Relationship Id="rId61676a25c7f3c966d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61676a25c7f3c966d.jpg"/><Relationship Id="rId24806a25c7f3cad53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24806a25c7f3cad53.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>