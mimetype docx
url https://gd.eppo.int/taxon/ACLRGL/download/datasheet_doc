--- v10 (2026-06-07)
+++ v11 (2026-06-27)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Lepidoptera: Tortricidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western black-headed bud worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35756a25c7f3c7b01" w:history="1">
+            <w:hyperlink r:id="rId93716a4062ce1c163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25536a25c7f3c7b6a" w:history="1">
+            <w:hyperlink r:id="rId13706a4062ce1c1d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACLRGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33377378" name="name35166a25c7f3c8265" descr="5.jpg"/>
+                  <wp:docPr id="24448356" name="name60556a4062ce1c796" descr="5.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23236a25c7f3c8263" cstate="print"/>
+                          <a:blip r:embed="rId28026a4062ce1c794" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44826a25c7f3c83cc" w:history="1">
+            <w:hyperlink r:id="rId85766a4062ce1c8b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1388,63 +1388,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. variana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) black-headed budworms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28997538" name="name82626a25c7f3c9671" descr="ACLRGL_distribution_map.jpg"/>
+            <wp:docPr id="23776005" name="name69316a4062ce1d6c4" descr="ACLRGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ACLRGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61676a25c7f3c966d" cstate="print"/>
+                    <a:blip r:embed="rId80376a4062ce1d6c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3032,51 +3032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15796a25c7f3ca2ef" w:history="1">
+      <w:hyperlink r:id="rId41496a4062ce1e84b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3140,51 +3140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20086a25c7f3ca3ac" w:history="1">
+      <w:hyperlink r:id="rId61446a4062ce1e961" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4337,51 +4337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acleris gloverana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83376a25c7f3cab40" w:history="1">
+      <w:hyperlink r:id="rId52906a4062ce1f47f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4592,81 +4592,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24776a25c7f3cacfa" w:history="1">
+      <w:hyperlink r:id="rId67396a4062ce1f715" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47890996" name="name77336a25c7f3cad54" descr="eu_funding_250.png"/>
+            <wp:docPr id="75616361" name="name28956a4062ce1f7c9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24806a25c7f3cad53" cstate="print"/>
+                    <a:blip r:embed="rId48206a4062ce1f7c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4764,137 +4764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93956128">
+  <w:abstractNum w:abstractNumId="88680905">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58949066">
+    <w:lvl w:ilvl="0" w:tplc="47173719">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58949066" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47173719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58949066" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47173719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58949066" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47173719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58949066" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47173719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58949066" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47173719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58949066" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47173719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58949066" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47173719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58949066" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47173719" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93956127">
+  <w:abstractNum w:abstractNumId="88680904">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61286103">
+    <w:lvl w:ilvl="0" w:tplc="91435308">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5646,55 +5646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93956127">
-    <w:abstractNumId w:val="93956127"/>
+  <w:num w:numId="88680904">
+    <w:abstractNumId w:val="88680904"/>
   </w:num>
-  <w:num w:numId="93956128">
-    <w:abstractNumId w:val="93956128"/>
+  <w:num w:numId="88680905">
+    <w:abstractNumId w:val="88680905"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17244,51 +17244,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId260598619" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId307944905" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35756a25c7f3c7b01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/" TargetMode="External"/><Relationship Id="rId25536a25c7f3c7b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/categorization" TargetMode="External"/><Relationship Id="rId44826a25c7f3c83cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/photos" TargetMode="External"/><Relationship Id="rId15796a25c7f3ca2ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId20086a25c7f3ca3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId83376a25c7f3cab40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24776a25c7f3cacfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x" TargetMode="External"/><Relationship Id="rId23236a25c7f3c8263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23236a25c7f3c8263.jpg"/><Relationship Id="rId61676a25c7f3c966d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61676a25c7f3c966d.jpg"/><Relationship Id="rId24806a25c7f3cad53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24806a25c7f3cad53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId728665686" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId576349752" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93716a4062ce1c163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/" TargetMode="External"/><Relationship Id="rId13706a4062ce1c1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/categorization" TargetMode="External"/><Relationship Id="rId85766a4062ce1c8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/photos" TargetMode="External"/><Relationship Id="rId41496a4062ce1e84b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId61446a4062ce1e961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId52906a4062ce1f47f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67396a4062ce1f715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x" TargetMode="External"/><Relationship Id="rId28026a4062ce1c794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28026a4062ce1c794.jpg"/><Relationship Id="rId80376a4062ce1d6c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80376a4062ce1d6c1.jpg"/><Relationship Id="rId48206a4062ce1f7c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48206a4062ce1f7c7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>