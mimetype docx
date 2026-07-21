--- v11 (2026-06-27)
+++ v12 (2026-07-21)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Lepidoptera: Tortricidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western black-headed bud worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93716a4062ce1c163" w:history="1">
+            <w:hyperlink r:id="rId83736a5f3553a9c8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13706a4062ce1c1d4" w:history="1">
+            <w:hyperlink r:id="rId42376a5f3553a9d27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACLRGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24448356" name="name60556a4062ce1c796" descr="5.jpg"/>
+                  <wp:docPr id="69287539" name="name71826a5f3553aa4ba" descr="5.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28026a4062ce1c794" cstate="print"/>
+                          <a:blip r:embed="rId31176a5f3553aa4b8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85766a4062ce1c8b4" w:history="1">
+            <w:hyperlink r:id="rId63756a5f3553aa5bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1388,63 +1388,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. variana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) black-headed budworms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23776005" name="name69316a4062ce1d6c4" descr="ACLRGL_distribution_map.jpg"/>
+            <wp:docPr id="86632892" name="name69006a5f3553ab60a" descr="ACLRGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ACLRGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80376a4062ce1d6c1" cstate="print"/>
+                    <a:blip r:embed="rId17276a5f3553ab607" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3032,51 +3032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41496a4062ce1e84b" w:history="1">
+      <w:hyperlink r:id="rId76156a5f3553ac2ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3140,51 +3140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61446a4062ce1e961" w:history="1">
+      <w:hyperlink r:id="rId61416a5f3553ac367" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4337,51 +4337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acleris gloverana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52906a4062ce1f47f" w:history="1">
+      <w:hyperlink r:id="rId97106a5f3553acb2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4592,81 +4592,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67396a4062ce1f715" w:history="1">
+      <w:hyperlink r:id="rId58826a5f3553accf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75616361" name="name28956a4062ce1f7c9" descr="eu_funding_250.png"/>
+            <wp:docPr id="80687171" name="name20866a5f3553acd51" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48206a4062ce1f7c7" cstate="print"/>
+                    <a:blip r:embed="rId21036a5f3553acd50" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4764,137 +4764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88680905">
+  <w:abstractNum w:abstractNumId="84354052">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47173719">
+    <w:lvl w:ilvl="0" w:tplc="44469788">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47173719" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44469788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47173719" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44469788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47173719" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44469788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47173719" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44469788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47173719" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44469788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47173719" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44469788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47173719" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44469788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47173719" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44469788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88680904">
+  <w:abstractNum w:abstractNumId="84354051">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91435308">
+    <w:lvl w:ilvl="0" w:tplc="29626962">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5646,55 +5646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88680904">
-    <w:abstractNumId w:val="88680904"/>
+  <w:num w:numId="84354051">
+    <w:abstractNumId w:val="84354051"/>
   </w:num>
-  <w:num w:numId="88680905">
-    <w:abstractNumId w:val="88680905"/>
+  <w:num w:numId="84354052">
+    <w:abstractNumId w:val="84354052"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17244,51 +17244,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId728665686" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId576349752" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93716a4062ce1c163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/" TargetMode="External"/><Relationship Id="rId13706a4062ce1c1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/categorization" TargetMode="External"/><Relationship Id="rId85766a4062ce1c8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/photos" TargetMode="External"/><Relationship Id="rId41496a4062ce1e84b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId61446a4062ce1e961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId52906a4062ce1f47f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67396a4062ce1f715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x" TargetMode="External"/><Relationship Id="rId28026a4062ce1c794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28026a4062ce1c794.jpg"/><Relationship Id="rId80376a4062ce1d6c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80376a4062ce1d6c1.jpg"/><Relationship Id="rId48206a4062ce1f7c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48206a4062ce1f7c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId564901359" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519515711" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83736a5f3553a9c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/" TargetMode="External"/><Relationship Id="rId42376a5f3553a9d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/categorization" TargetMode="External"/><Relationship Id="rId63756a5f3553aa5bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/photos" TargetMode="External"/><Relationship Id="rId76156a5f3553ac2ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId61416a5f3553ac367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId97106a5f3553acb2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58826a5f3553accf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x" TargetMode="External"/><Relationship Id="rId31176a5f3553aa4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31176a5f3553aa4b8.jpg"/><Relationship Id="rId17276a5f3553ab607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17276a5f3553ab607.jpg"/><Relationship Id="rId21036a5f3553acd50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21036a5f3553acd50.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>