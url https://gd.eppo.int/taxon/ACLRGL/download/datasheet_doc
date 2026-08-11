--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Lepidoptera: Tortricidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western black-headed bud worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83736a5f3553a9c8c" w:history="1">
+            <w:hyperlink r:id="rId63416a7b608fe0dc4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42376a5f3553a9d27" w:history="1">
+            <w:hyperlink r:id="rId52316a7b608fe0e2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACLRGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69287539" name="name71826a5f3553aa4ba" descr="5.jpg"/>
+                  <wp:docPr id="11105258" name="name64646a7b608fe15bf" descr="5.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31176a5f3553aa4b8" cstate="print"/>
+                          <a:blip r:embed="rId26916a7b608fe15bd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63756a5f3553aa5bb" w:history="1">
+            <w:hyperlink r:id="rId44076a7b608fe16d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1388,63 +1388,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. variana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) black-headed budworms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86632892" name="name69006a5f3553ab60a" descr="ACLRGL_distribution_map.jpg"/>
+            <wp:docPr id="49183230" name="name20956a7b608fe28b4" descr="ACLRGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ACLRGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17276a5f3553ab607" cstate="print"/>
+                    <a:blip r:embed="rId14216a7b608fe28b1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3032,51 +3032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76156a5f3553ac2ab" w:history="1">
+      <w:hyperlink r:id="rId61766a7b608fe372c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3140,51 +3140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61416a5f3553ac367" w:history="1">
+      <w:hyperlink r:id="rId32406a7b608fe3818" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4337,51 +4337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acleris gloverana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97106a5f3553acb2b" w:history="1">
+      <w:hyperlink r:id="rId69216a7b608fe4178" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4592,81 +4592,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58826a5f3553accf5" w:history="1">
+      <w:hyperlink r:id="rId67976a7b608fe4335" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80687171" name="name20866a5f3553acd51" descr="eu_funding_250.png"/>
+            <wp:docPr id="17555345" name="name12566a7b608fe43c5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21036a5f3553acd50" cstate="print"/>
+                    <a:blip r:embed="rId70626a7b608fe43c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4764,137 +4764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84354052">
+  <w:abstractNum w:abstractNumId="97464449">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44469788">
+    <w:lvl w:ilvl="0" w:tplc="54527982">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44469788" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54527982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44469788" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54527982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44469788" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54527982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44469788" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54527982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44469788" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54527982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44469788" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54527982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44469788" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54527982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44469788" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54527982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84354051">
+  <w:abstractNum w:abstractNumId="97464448">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29626962">
+    <w:lvl w:ilvl="0" w:tplc="60811579">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5646,55 +5646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84354051">
-    <w:abstractNumId w:val="84354051"/>
+  <w:num w:numId="97464448">
+    <w:abstractNumId w:val="97464448"/>
   </w:num>
-  <w:num w:numId="84354052">
-    <w:abstractNumId w:val="84354052"/>
+  <w:num w:numId="97464449">
+    <w:abstractNumId w:val="97464449"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17244,51 +17244,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId564901359" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519515711" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83736a5f3553a9c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/" TargetMode="External"/><Relationship Id="rId42376a5f3553a9d27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/categorization" TargetMode="External"/><Relationship Id="rId63756a5f3553aa5bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/photos" TargetMode="External"/><Relationship Id="rId76156a5f3553ac2ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId61416a5f3553ac367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId97106a5f3553acb2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58826a5f3553accf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x" TargetMode="External"/><Relationship Id="rId31176a5f3553aa4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31176a5f3553aa4b8.jpg"/><Relationship Id="rId17276a5f3553ab607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17276a5f3553ab607.jpg"/><Relationship Id="rId21036a5f3553acd50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21036a5f3553acd50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId812120753" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId865388714" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63416a7b608fe0dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/" TargetMode="External"/><Relationship Id="rId52316a7b608fe0e2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/categorization" TargetMode="External"/><Relationship Id="rId44076a7b608fe16d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/photos" TargetMode="External"/><Relationship Id="rId61766a7b608fe372c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId32406a7b608fe3818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId69216a7b608fe4178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67976a7b608fe4335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x" TargetMode="External"/><Relationship Id="rId26916a7b608fe15bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26916a7b608fe15bd.jpg"/><Relationship Id="rId14216a7b608fe28b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14216a7b608fe28b1.jpg"/><Relationship Id="rId70626a7b608fe43c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70626a7b608fe43c4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>