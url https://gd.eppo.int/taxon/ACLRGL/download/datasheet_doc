--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Lepidoptera: Tortricidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> western black-headed bud worm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63416a7b608fe0dc4" w:history="1">
+            <w:hyperlink r:id="rId39336a96213b5e5ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52316a7b608fe0e2d" w:history="1">
+            <w:hyperlink r:id="rId53786a96213b5e659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ACLRGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11105258" name="name64646a7b608fe15bf" descr="5.jpg"/>
+                  <wp:docPr id="53006074" name="name29226a96213b5ed9f" descr="5.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26916a7b608fe15bd" cstate="print"/>
+                          <a:blip r:embed="rId42276a96213b5ed9d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44076a7b608fe16d6" w:history="1">
+            <w:hyperlink r:id="rId51866a96213b5eec8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1388,63 +1388,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. variana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) black-headed budworms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49183230" name="name20956a7b608fe28b4" descr="ACLRGL_distribution_map.jpg"/>
+            <wp:docPr id="92073751" name="name26386a96213b6025c" descr="ACLRGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ACLRGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14216a7b608fe28b1" cstate="print"/>
+                    <a:blip r:embed="rId98256a96213b60254" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3032,51 +3032,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) EPPO Technical Document No. 1082. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Orgyia leucostigma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61766a7b608fe372c" w:history="1">
+      <w:hyperlink r:id="rId52616a96213b617eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/HEMELE/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3140,51 +3140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-110.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32406a7b608fe3818" w:history="1">
+      <w:hyperlink r:id="rId63316a96213b618a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4337,51 +4337,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acleris gloverana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69216a7b608fe4178" w:history="1">
+      <w:hyperlink r:id="rId37386a96213b6208b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4592,81 +4592,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 49-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67976a7b608fe4335" w:history="1">
+      <w:hyperlink r:id="rId73656a96213b62238" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17555345" name="name12566a7b608fe43c5" descr="eu_funding_250.png"/>
+            <wp:docPr id="39761870" name="name61026a96213b622a0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70626a7b608fe43c4" cstate="print"/>
+                    <a:blip r:embed="rId57226a96213b6229f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4764,137 +4764,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97464449">
+  <w:abstractNum w:abstractNumId="14301021">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54527982">
+    <w:lvl w:ilvl="0" w:tplc="86511120">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54527982" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86511120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54527982" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86511120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54527982" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86511120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54527982" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86511120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54527982" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86511120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54527982" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86511120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54527982" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86511120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54527982" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86511120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97464448">
+  <w:abstractNum w:abstractNumId="14301020">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60811579">
+    <w:lvl w:ilvl="0" w:tplc="15906032">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5646,55 +5646,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97464448">
-    <w:abstractNumId w:val="97464448"/>
+  <w:num w:numId="14301020">
+    <w:abstractNumId w:val="14301020"/>
   </w:num>
-  <w:num w:numId="97464449">
-    <w:abstractNumId w:val="97464449"/>
+  <w:num w:numId="14301021">
+    <w:abstractNumId w:val="14301021"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17244,51 +17244,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId812120753" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId865388714" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63416a7b608fe0dc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/" TargetMode="External"/><Relationship Id="rId52316a7b608fe0e2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/categorization" TargetMode="External"/><Relationship Id="rId44076a7b608fe16d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/photos" TargetMode="External"/><Relationship Id="rId61766a7b608fe372c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId32406a7b608fe3818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId69216a7b608fe4178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67976a7b608fe4335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x" TargetMode="External"/><Relationship Id="rId26916a7b608fe15bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26916a7b608fe15bd.jpg"/><Relationship Id="rId14216a7b608fe28b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14216a7b608fe28b1.jpg"/><Relationship Id="rId70626a7b608fe43c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70626a7b608fe43c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId724813936" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId791725340" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39336a96213b5e5ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/" TargetMode="External"/><Relationship Id="rId53786a96213b5e659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/categorization" TargetMode="External"/><Relationship Id="rId51866a96213b5eec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ACLRGL/photos" TargetMode="External"/><Relationship Id="rId52616a96213b617eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/HEMELE/documents" TargetMode="External"/><Relationship Id="rId63316a96213b618a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId37386a96213b6208b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73656a96213b62238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1980.tb02693.x" TargetMode="External"/><Relationship Id="rId42276a96213b5ed9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42276a96213b5ed9d.jpg"/><Relationship Id="rId98256a96213b60254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98256a96213b60254.jpg"/><Relationship Id="rId57226a96213b6229f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57226a96213b6229f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>