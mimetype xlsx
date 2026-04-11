--- v3 (2026-03-04)
+++ v4 (2026-04-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ABMES" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>HIRSOR</t>
   </si>
   <si>
     <t>Hirschmanniella oryzae</t>
   </si>
   <si>
     <t>* Babatola JO (1979) Varietal reaction of rice and other food crops to the rice-root nematodes, Hirschmanniella oryzae, H. imamuri and H. spinicaudata. Nematropica 9, 123-128.
 ------- Experiments.
 * Sharma SB (2001) Plant parasitic nematodes in rice-wheat based cropping systems in South Asia. Journal of Crop Production 4, 227-247. 
@@ -190,50 +190,60 @@
   </si>
   <si>
     <t>CAV000</t>
   </si>
   <si>
     <t>Cotton anthocyanosis virus</t>
   </si>
   <si>
     <t>TOCV00</t>
   </si>
   <si>
     <t>Crinivirus tomatichlorosis</t>
   </si>
   <si>
     <t>* Shakeel MT, Al-Saleh MA, Amer MA, Al-Shahwan IM, Umar M, Dimou N, Orfanidou CG, Zakri AM, Katis NI (2017) Molecular characterization and natural host range of Tomato chlorosis virus in Saudi Arabia. Plant Pathology 99, 415–421.</t>
   </si>
   <si>
     <t>CUERCO</t>
   </si>
   <si>
     <t>Cuerna costalis</t>
   </si>
   <si>
     <t>* Turner WF, Pollard HN (1959) Life histories and behavior of five insect vectors of phony peach disease. US Department of Agriculture Technical Bulletin 1188. 28 pp.
 ------- as food plant.</t>
+  </si>
+  <si>
+    <t>CYLAPU</t>
+  </si>
+  <si>
+    <t>Cylas puncticollis</t>
+  </si>
+  <si>
+    <t>* Malgwi MA, Onu I (2013) Alternate host plants, hibernation sites and survival strategy of Cylas puncticollis Boh.: a new pest of cotton. Journal of Biology, Agriculture and Healthcare 3(2), 9-22.
+------- feeding host</t>
   </si>
   <si>
     <t>DYSDCI</t>
   </si>
   <si>
     <t>Dysdercus cingulatus</t>
   </si>
   <si>
     <t>* Encarnacion DT (1970) Biology of the cotton stainer, Dysdercus cingulatus Fabricius (Pyrrhocoridae, Hemiptera). Philippine Entomologist, 1(5), 341-349
 ------- as Hibiscus esculentus.</t>
   </si>
   <si>
     <t>DYSDPE</t>
   </si>
   <si>
     <t>Dysdercus peruvianus</t>
   </si>
   <si>
     <t>HALYHA</t>
   </si>
   <si>
     <t>Halyomorpha halys</t>
   </si>
   <si>
     <t>* Bergmann E, Bernhard KM, Bernon G, Bickerton M, Gill S, Gonzales C, Hamilton GC, Hedstrom C, Kamminga K, Koplinka-Loehr C, Krawczyk G, Kuhar TP, Kunkel B, Lee J, Leskey TC, Martinson H, Nielsen AL, Raupp M, Shearer P, Shrewsbury P, Walgenbach J, Whalen J, Wiman N (online) Host Plants of the Brown Marmorated Stink Bug in the U.S. https://www.stopbmsb.org/where-is-bmsb/host-plants</t>
@@ -967,51 +977,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D64"/>
+  <dimension ref="A1:D65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1253,65 +1263,65 @@
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>11</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>11</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" t="s">
         <v>59</v>
       </c>
-      <c r="D20"/>
+      <c r="D20" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C21" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="D21" t="s">
         <v>62</v>
       </c>
+      <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>11</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
@@ -1503,157 +1513,157 @@
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>11</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" t="s">
         <v>109</v>
       </c>
       <c r="D37" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>11</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" t="s">
         <v>112</v>
       </c>
-      <c r="D38"/>
+      <c r="D38" t="s">
+        <v>113</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C39" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="D39" t="s">
         <v>115</v>
       </c>
+      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>11</v>
       </c>
       <c r="B40" t="s">
         <v>116</v>
       </c>
       <c r="C40" t="s">
         <v>117</v>
       </c>
       <c r="D40" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>11</v>
       </c>
       <c r="B41" t="s">
         <v>119</v>
       </c>
       <c r="C41" t="s">
         <v>120</v>
       </c>
-      <c r="D41"/>
+      <c r="D41" t="s">
+        <v>121</v>
+      </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C42" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>11</v>
       </c>
       <c r="B43" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C43" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="D43" t="s">
         <v>125</v>
       </c>
+      <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>11</v>
       </c>
       <c r="B44" t="s">
         <v>126</v>
       </c>
       <c r="C44" t="s">
         <v>127</v>
       </c>
       <c r="D44" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>11</v>
       </c>
       <c r="B45" t="s">
         <v>129</v>
       </c>
       <c r="C45" t="s">
         <v>130</v>
       </c>
-      <c r="D45"/>
+      <c r="D45" t="s">
+        <v>131</v>
+      </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>11</v>
       </c>
       <c r="B46" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C46" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="D46" t="s">
         <v>133</v>
       </c>
+      <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>11</v>
       </c>
       <c r="B47" t="s">
         <v>134</v>
       </c>
       <c r="C47" t="s">
         <v>135</v>
       </c>
       <c r="D47" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>11</v>
       </c>
       <c r="B48" t="s">
         <v>137</v>
       </c>
       <c r="C48" t="s">
         <v>138</v>
       </c>
@@ -1803,106 +1813,120 @@
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>11</v>
       </c>
       <c r="B59" t="s">
         <v>170</v>
       </c>
       <c r="C59" t="s">
         <v>171</v>
       </c>
       <c r="D59" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>11</v>
       </c>
       <c r="B60" t="s">
         <v>173</v>
       </c>
       <c r="C60" t="s">
         <v>174</v>
       </c>
-      <c r="D60"/>
+      <c r="D60" t="s">
+        <v>175</v>
+      </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="B61" t="s">
         <v>176</v>
       </c>
       <c r="C61" t="s">
         <v>177</v>
       </c>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B62" t="s">
         <v>179</v>
       </c>
       <c r="C62" t="s">
         <v>180</v>
       </c>
       <c r="D62" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B63" t="s">
         <v>182</v>
       </c>
       <c r="C63" t="s">
         <v>183</v>
       </c>
       <c r="D63" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B64" t="s">
         <v>185</v>
       </c>
       <c r="C64" t="s">
         <v>186</v>
       </c>
       <c r="D64" t="s">
         <v>187</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" t="s">
+        <v>178</v>
+      </c>
+      <c r="B65" t="s">
+        <v>188</v>
+      </c>
+      <c r="C65" t="s">
+        <v>189</v>
+      </c>
+      <c r="D65" t="s">
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">