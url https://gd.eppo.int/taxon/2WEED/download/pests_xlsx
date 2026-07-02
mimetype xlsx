--- v0 (2025-10-09)
+++ v1 (2026-07-02)
@@ -278,234 +278,234 @@
   <si>
     <t>Striga densiflora</t>
   </si>
   <si>
     <t>STRGE</t>
   </si>
   <si>
     <t>Striga gesnerioides</t>
   </si>
   <si>
     <t>STRSS</t>
   </si>
   <si>
     <t>Striga sp.</t>
   </si>
   <si>
     <t>TRQPR</t>
   </si>
   <si>
     <t>Tridax procumbens</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
+    <t>AVEST</t>
+  </si>
+  <si>
+    <t>Avena sterilis</t>
+  </si>
+  <si>
+    <t>AZOPI</t>
+  </si>
+  <si>
+    <t>Azolla pinnata</t>
+  </si>
+  <si>
+    <t>CAUOX</t>
+  </si>
+  <si>
+    <t>Carthamus oxyacantha</t>
+  </si>
+  <si>
+    <t>CYSAC</t>
+  </si>
+  <si>
+    <t>Chrysopogon aciculatus</t>
+  </si>
+  <si>
+    <t>CIRAR</t>
+  </si>
+  <si>
+    <t>Cirsium arvense</t>
+  </si>
+  <si>
+    <t>COMBE</t>
+  </si>
+  <si>
+    <t>Commelina benghalensis</t>
+  </si>
+  <si>
+    <t>CONAR</t>
+  </si>
+  <si>
+    <t>Convolvulus arvensis</t>
+  </si>
+  <si>
+    <t>CJNVU</t>
+  </si>
+  <si>
+    <t>Crupina vulgaris</t>
+  </si>
+  <si>
+    <t>CVCSS</t>
+  </si>
+  <si>
+    <t>Cuscuta sp.</t>
+  </si>
+  <si>
+    <t>DIGSC</t>
+  </si>
+  <si>
+    <t>Digitaria abyssinica</t>
+  </si>
+  <si>
+    <t>DIGVE</t>
+  </si>
+  <si>
+    <t>Digitaria velutina</t>
+  </si>
+  <si>
+    <t>DRYAR</t>
+  </si>
+  <si>
+    <t>Drymaria arenarioides</t>
+  </si>
+  <si>
+    <t>AGRRE</t>
+  </si>
+  <si>
+    <t>Elymus repens</t>
+  </si>
+  <si>
+    <t>EPHES</t>
+  </si>
+  <si>
+    <t>Euphorbia esula</t>
+  </si>
+  <si>
+    <t>HALGL</t>
+  </si>
+  <si>
+    <t>Halogeton glomeratus</t>
+  </si>
+  <si>
+    <t>HERMZ</t>
+  </si>
+  <si>
+    <t>Heracleum mantegazzianum</t>
+  </si>
+  <si>
+    <t>HYLLI</t>
+  </si>
+  <si>
+    <t>Hydrilla verticillata</t>
+  </si>
+  <si>
+    <t>HYGPO</t>
+  </si>
+  <si>
+    <t>Hygrophila polysperma</t>
+  </si>
+  <si>
+    <t>IMPBR</t>
+  </si>
+  <si>
+    <t>Imperata brasiliensis</t>
+  </si>
+  <si>
+    <t>IMPCY</t>
+  </si>
+  <si>
+    <t>Imperata cylindrica</t>
+  </si>
+  <si>
+    <t>IPOAQ</t>
+  </si>
+  <si>
+    <t>Ipomoea aquatica</t>
+  </si>
+  <si>
+    <t>IPOTR</t>
+  </si>
+  <si>
+    <t>Ipomoea triloba</t>
+  </si>
+  <si>
+    <t>ISCRU</t>
+  </si>
+  <si>
+    <t>Ischaemum rugosum</t>
+  </si>
+  <si>
+    <t>LGAMA</t>
+  </si>
+  <si>
+    <t>Lagarosiphon major</t>
+  </si>
+  <si>
+    <t>CADPE</t>
+  </si>
+  <si>
+    <t>Lepidium appelianum</t>
+  </si>
+  <si>
+    <t>CADDR</t>
+  </si>
+  <si>
+    <t>Lepidium draba</t>
+  </si>
+  <si>
+    <t>LEPRE</t>
+  </si>
+  <si>
+    <t>Lepidium repens</t>
+  </si>
+  <si>
+    <t>LEFCH</t>
+  </si>
+  <si>
+    <t>Leptochloa chinensis</t>
+  </si>
+  <si>
+    <t>LIOSE</t>
+  </si>
+  <si>
+    <t>Limnophila sessiliflora</t>
+  </si>
+  <si>
+    <t>EICAZ</t>
+  </si>
+  <si>
+    <t>Pontederia azurea</t>
+  </si>
+  <si>
     <t>CENRE</t>
   </si>
   <si>
-    <t>Acroptilon repens</t>
-[...179 lines deleted...]
-    <t>Pontederia azurea</t>
+    <t>Rhaponticum repens</t>
   </si>
   <si>
     <t>EMEAU</t>
   </si>
   <si>
     <t>Rumex hypogaeus</t>
   </si>
   <si>
     <t>EMESP</t>
   </si>
   <si>
     <t>Rumex spinosus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>