--- v1 (2025-11-29)
+++ v2 (2026-04-09)
@@ -12,129 +12,138 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="1VIGG" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>BGMV00</t>
   </si>
   <si>
     <t>Begomovirus costai</t>
   </si>
   <si>
     <t>Mentioned in EPPO/CABI (1997) Data Sheet on Bean golden mosaic bigeminivirus. 
 However, the datasheet pre-dates the separation of bean golden mosaic virus and bean golden yellow mosaic virus. No more recent reference was found to species of this genus as hosts of bean golden mosaic virus, and the host status is therefore considered doubtful (2025-11).</t>
   </si>
   <si>
+    <t>PHYPAA</t>
+  </si>
+  <si>
+    <t>'Candidatus Phytoplasma australasia' (as Fabaceae)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Not clear if this plant is relevant to subgroup 16Sr II-D </t>
+  </si>
+  <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Fabaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ASDV00</t>
   </si>
   <si>
     <t>African soybean dwarf virus (as Fabaceae)</t>
   </si>
   <si>
     <t>BAGRHI</t>
   </si>
   <si>
     <t>Bagrada hilaris (as Fabaceae)</t>
   </si>
   <si>
     <t>HGYMV0</t>
   </si>
   <si>
     <t>Begomovirus loniceramusivi (as Fabaceae)</t>
   </si>
   <si>
     <t>MYMV00</t>
   </si>
   <si>
     <t>Begomovirus vignaradiatae (as Fabaceae)</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Fabaceae)</t>
   </si>
   <si>
-    <t>PHYPAA</t>
-[...4 lines deleted...]
-  <si>
     <t>RCMV00</t>
   </si>
   <si>
     <t>Comovirus trifolii (as Fabaceae)</t>
+  </si>
+  <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Fabaceae)</t>
   </si>
   <si>
     <t>FBMV00</t>
   </si>
   <si>
     <t>French bean mosaic virus (as Fabaceae)</t>
   </si>
   <si>
     <t>GCSV00</t>
   </si>
   <si>
     <t>Groundnut chlorotic spot virus (as Fabaceae)</t>
   </si>
   <si>
     <t>ISDV00</t>
   </si>
   <si>
     <t>Indonesian soybean dwarf virus (as Fabaceae)</t>
   </si>
   <si>
     <t>LAMDBO</t>
   </si>
   <si>
     <t>Lampides boeticus (as Fabaceae)</t>
   </si>
@@ -546,392 +555,406 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D27"/>
+  <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="324.349" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
         <v>8</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>10</v>
       </c>
-      <c r="D3"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C22" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C23" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B24" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C25" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B26" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C26" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>59</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
-      <c r="D27" t="s">
+      <c r="D27"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" t="s">
         <v>61</v>
+      </c>
+      <c r="B28" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" t="s">
+        <v>63</v>
+      </c>
+      <c r="D28" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">