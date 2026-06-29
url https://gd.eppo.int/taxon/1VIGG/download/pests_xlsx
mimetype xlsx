--- v2 (2026-04-09)
+++ v3 (2026-06-29)
@@ -42,51 +42,51 @@
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>BGMV00</t>
   </si>
   <si>
     <t>Begomovirus costai</t>
   </si>
   <si>
     <t>Mentioned in EPPO/CABI (1997) Data Sheet on Bean golden mosaic bigeminivirus. 
 However, the datasheet pre-dates the separation of bean golden mosaic virus and bean golden yellow mosaic virus. No more recent reference was found to species of this genus as hosts of bean golden mosaic virus, and the host status is therefore considered doubtful (2025-11).</t>
   </si>
   <si>
     <t>PHYPAA</t>
   </si>
   <si>
-    <t>'Candidatus Phytoplasma australasia' (as Fabaceae)</t>
+    <t>'Candidatus Phytoplasma australasiaticum' (as Fabaceae)</t>
   </si>
   <si>
     <t xml:space="preserve">Not clear if this plant is relevant to subgroup 16Sr II-D </t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Fabaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ASDV00</t>
   </si>
   <si>
     <t>African soybean dwarf virus (as Fabaceae)</t>
   </si>
   <si>
     <t>BAGRHI</t>
   </si>
@@ -565,51 +565,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="324.349" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">