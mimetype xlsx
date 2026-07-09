--- v2 (2026-03-19)
+++ v3 (2026-07-09)
@@ -42,51 +42,51 @@
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>BGMV00</t>
   </si>
   <si>
     <t>Begomovirus costai</t>
   </si>
   <si>
     <t xml:space="preserve">Mentioned in EPPO/CABI (1997) Data Sheet on Bean golden mosaic bigeminivirus. 
 However, the datasheet pre-dates the separation of bean golden mosaic virus and bean golden yellow mosaic virus. No more recent references were found regarding Phaseolus species, except the confirmed hosts P. vulgaris and P. lunatus. </t>
   </si>
   <si>
     <t>PHYPAA</t>
   </si>
   <si>
-    <t>'Candidatus Phytoplasma australasia' (as Fabaceae)</t>
+    <t>'Candidatus Phytoplasma australasiaticum' (as Fabaceae)</t>
   </si>
   <si>
     <t xml:space="preserve">Not clear if this plant is relevant to subgroup 16Sr II-D </t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Fabaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ASDV00</t>
   </si>
   <si>
     <t>African soybean dwarf virus (as Fabaceae)</t>
   </si>
   <si>
     <t>BAGRHI</t>
   </si>
@@ -587,51 +587,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="286.502" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">